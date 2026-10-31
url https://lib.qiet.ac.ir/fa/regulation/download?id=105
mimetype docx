--- v0 (2025-10-14)
+++ v1 (2026-10-31)
@@ -1,83 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2FA34BFC" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc159739204"/>
       <w:bookmarkStart w:id="1" w:name="_Toc159744441"/>
       <w:bookmarkStart w:id="2" w:name="_Toc159755911"/>
       <w:bookmarkStart w:id="3" w:name="_Toc159756055"/>
       <w:bookmarkStart w:id="4" w:name="_Toc159756764"/>
-      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00210B8E">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
-          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11DC6FA9" wp14:editId="50B47285">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11DC6FA9" wp14:editId="1828DA94">
             <wp:extent cx="2190750" cy="1692616"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 5" descr="C:\Users\Modarresi\Desktop\Qiet-1.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 23" descr="C:\Users\Modarresi\Desktop\Qiet-1.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -147,106 +144,114 @@
       <w:r w:rsidRPr="00731EC5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">گروه مهندسی </w:t>
       </w:r>
       <w:r w:rsidR="008F3A3D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E643956" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15F8906E" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E302614" w14:textId="3CAFBC0F" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00551BC1">
+    <w:p w14:paraId="7BC98CEC" w14:textId="6BFD6622" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="008F3A3D">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731EC5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>پايان‌نامه دوره‌ كارشناسي</w:t>
+        <w:t>پايان‌نامه دوره‌ي كارشناسي</w:t>
       </w:r>
       <w:r w:rsidR="00EB5FC1">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ارشد</w:t>
       </w:r>
       <w:r w:rsidRPr="00731EC5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> مهندسي </w:t>
       </w:r>
       <w:r w:rsidR="008F3A3D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="00731EC5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">گرایش </w:t>
       </w:r>
       <w:r w:rsidR="00A069F8">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7E302614" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00246274">
+      <w:pPr>
+        <w:pStyle w:val="TitlePage"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1831C049" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47AA5D1A" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="TitlePageNames"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731EC5">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -277,281 +282,235 @@
         </w:rPr>
         <w:t>تأث</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ....</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C1A88E" w14:textId="77777777" w:rsidR="00551BC1" w:rsidRDefault="00551BC1" w:rsidP="00551BC1">
-[...3 lines deleted...]
-          <w:rFonts w:cs="B Titr"/>
+    <w:p w14:paraId="5B634525" w14:textId="77777777" w:rsidR="00203A77" w:rsidRPr="00731EC5" w:rsidRDefault="00203A77" w:rsidP="00203A77">
+      <w:pPr>
+        <w:pStyle w:val="TitlePage"/>
+        <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A609501" w14:textId="514AEF0D" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00551BC1" w:rsidP="00551BC1">
+    <w:p w14:paraId="0A609501" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="TitlePageNames"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نام دانشجو</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364104CE" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00203A77" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>محسن ...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77622A93" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C083E25" w14:textId="17233233" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00246274">
+    <w:p w14:paraId="0C083E25" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731EC5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>استاد</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> راهنما:</w:t>
+        <w:t>استاد راهنما:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3344C4EB" w14:textId="77777777" w:rsidR="00246274" w:rsidRDefault="00203A77" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>دکتر ...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70433D0A" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46050A64" w14:textId="76DAA7C6" w:rsidR="00551BC1" w:rsidRPr="00731EC5" w:rsidRDefault="00551BC1" w:rsidP="00551BC1">
+    <w:p w14:paraId="5E89A862" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4A6C8428" w14:textId="77777777" w:rsidR="00551BC1" w:rsidRDefault="00551BC1" w:rsidP="00551BC1">
+    <w:p w14:paraId="620DAC43" w14:textId="223ED9DA" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00611C2B" w:rsidP="00EE78E9">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>دکتر ...</w:t>
+        <w:t>تابستان</w:t>
+      </w:r>
+      <w:r w:rsidR="00246274" w:rsidRPr="00731EC5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE78E9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1399</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E89A862" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00731EC5" w:rsidRDefault="00246274" w:rsidP="00246274">
+    <w:p w14:paraId="41967F6D" w14:textId="77777777" w:rsidR="00C77646" w:rsidRDefault="00C77646" w:rsidP="00C77646">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:rPr>
           <w:rtl/>
-        </w:rPr>
-[...38 lines deleted...]
-      </w:pPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="45A34074" w14:textId="77777777" w:rsidR="00C77646" w:rsidRDefault="00C77646" w:rsidP="00C77646">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22EC8366" w14:textId="77777777" w:rsidR="00C77646" w:rsidRDefault="00C77646" w:rsidP="00C77646">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6679B10D" w14:textId="77777777" w:rsidR="00C77646" w:rsidRDefault="00C77646" w:rsidP="00C77646">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="658A271F" w14:textId="77777777" w:rsidR="00C77646" w:rsidRDefault="00C77646" w:rsidP="00C77646">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="000BC395" w14:textId="77777777" w:rsidR="000C636C" w:rsidRPr="00897C7B" w:rsidRDefault="00C77646" w:rsidP="00C77646">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C77646">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="359A4723" wp14:editId="7AA7D5FD">
             <wp:extent cx="5505450" cy="4648200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 357" descr="New Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 357" descr="New Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect r="1334"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -691,360 +650,290 @@
     </w:p>
     <w:p w14:paraId="6A11852E" w14:textId="77777777" w:rsidR="00246274" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D2F20B6" w14:textId="77777777" w:rsidR="00246274" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5406A847" w14:textId="77777777" w:rsidR="00246274" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40104E27" w14:textId="77777777" w:rsidR="00257488" w:rsidRDefault="00AE3385" w:rsidP="00257488">
+    <w:p w14:paraId="1E72948C" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB96FCA" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6102634F" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A8C01E" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BDF0062" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651EA65C" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E113E0" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC46D43" w14:textId="77777777" w:rsidR="00246274" w:rsidRDefault="00246274" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A08AF8" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRPr="00EE78E9" w:rsidRDefault="00AE3385" w:rsidP="00EE78E9">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE78E9">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t>صورت</w:t>
-[...10 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+        <w:t>صورت جلسه دفاع برای دانشجویان کارشناسی ارشد(برای دانشجویان کارشناسی لازم نمی باشد)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78000795" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRPr="00EE78E9" w:rsidRDefault="00AE3385" w:rsidP="00EE78E9">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t>جلسه دفاع برای دانشجویان کارشناسی ارشد</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE78E9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در صورتی که جلسه دفاع دانشجو مجازی می باشد، از کارشناس مربوطه صورت جلسه دفاع را دریافت نماید.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A08AF8" w14:textId="53AAF20E" w:rsidR="00AE3385" w:rsidRPr="00EE78E9" w:rsidRDefault="00F720AE" w:rsidP="00257488">
+    <w:p w14:paraId="342FE7E0" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDF42E2" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C15AF06" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E82144" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02510E5D" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA0C565" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C1BC11" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175892D9" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C064AED" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5875337F" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23458154" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C7F4676" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79BEF9A0" w14:textId="77777777" w:rsidR="00AE3385" w:rsidRDefault="00AE3385" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7B6A62" w14:textId="77777777" w:rsidR="00246274" w:rsidRDefault="00246274" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FAD03CC" w14:textId="77777777" w:rsidR="00246274" w:rsidRDefault="00246274" w:rsidP="00246274">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B778CEA" w14:textId="77777777" w:rsidR="00246274" w:rsidRDefault="00246274" w:rsidP="005512B9">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...208 lines deleted...]
-      <w:r>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210B8E">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:bidi="fa-IR"/>
+          <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="084415D2" wp14:editId="626B4064">
-[...51 lines deleted...]
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13C947AB" wp14:editId="2BCF2F3C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13C947AB" wp14:editId="0FADC345">
             <wp:extent cx="2034152" cy="1571625"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Picture 6" descr="C:\Users\Modarresi\Desktop\Qiet-1.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 23" descr="C:\Users\Modarresi\Desktop\Qiet-1.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -1086,236 +975,140 @@
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اظهار نامه</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9003"/>
+        <w:gridCol w:w="8777"/>
       </w:tblGrid>
       <w:tr w:rsidR="00246274" w:rsidRPr="00AA6CC1" w14:paraId="161E0153" w14:textId="77777777" w:rsidTr="00246274">
         <w:trPr>
           <w:trHeight w:val="10767"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9003" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F39C81F" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00AA6CC1" w:rsidRDefault="00246274" w:rsidP="00246274">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66BF4D76" w14:textId="4915C812" w:rsidR="00246274" w:rsidRPr="00210B8E" w:rsidRDefault="00246274" w:rsidP="0094360B">
+          <w:p w14:paraId="66BF4D76" w14:textId="639FBA8B" w:rsidR="00246274" w:rsidRPr="00210B8E" w:rsidRDefault="00246274" w:rsidP="00EE78E9">
             <w:pPr>
               <w:pStyle w:val="NewParagraph"/>
-              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>اينجانب</w:t>
+              <w:t xml:space="preserve">اينجانب ............................................. دانشجوي کارشناسی ارشد/دكتري تخصصی </w:t>
             </w:r>
-            <w:r w:rsidR="0094360B">
+            <w:r w:rsidRPr="00210B8E">
+              <w:t>(Ph.D.)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE78E9">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>...</w:t>
+              <w:t xml:space="preserve"> رشته مهندسی................</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>..</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>گرايش ...................</w:t>
             </w:r>
             <w:r w:rsidR="00EE78E9">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>رشته مهندسی.......</w:t>
-[...62 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>....................... دانشكده..............................</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">دانشگاه </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>صنعتی</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve"> قوچان، گواهي مي‌دهم كه پايان‌نامه تهیه شده توسط اینجانب با </w:t>
+              <w:t xml:space="preserve"> قوچان، گواهي مي‌دهم كه پايان‌نامه/رساله تهیه شده توسط اینجانب با </w:t>
             </w:r>
             <w:r w:rsidR="00352D50">
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
               <w:t>عنوان «</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>...........................................................................................................................................................................</w:t>
-[...13 lines deleted...]
-              <w:t>.....</w:t>
+              <w:t>................................................................................................................................................................................</w:t>
             </w:r>
             <w:r w:rsidR="00352D50">
               <w:t>«</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> به راهنمايي استاد محترم سركار خانم/جناب آقاي ......................................................... توسط شخص اينجانب انجام گرفته و صحت و اصالت مطالب تدوين شده در آن را تأیيد می‌نمایم. </w:t>
             </w:r>
             <w:r w:rsidR="00071B43">
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
               <w:t>چنانچه</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> هر زمان،</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
@@ -1331,156 +1124,142 @@
             <w:r w:rsidR="00071B43">
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
               <w:t>پا</w:t>
             </w:r>
             <w:r w:rsidR="00071B43">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ی</w:t>
             </w:r>
             <w:r w:rsidR="00071B43">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ان‌نامه</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve"> حاضر، صحت و اصالت لازم را نداشته است، آن</w:t>
+              <w:t>/رساله حاضر، صحت و اصالت لازم را نداشته است، آن</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>دانشگاه</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>حق</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>دارد</w:t>
+              <w:t>دارد،</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مدرك تحصيلي اينجانب را مسترد و ابطال نمايد. همچنين اعلام مي‌دارد در صورت بهره گيري از</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>منابع مختلف شامل گزارش‌هاي تحقيقاتي، رساله، پايان‌نامه، كتاب، مقالات تخصصي و غيره، به منبع مورد استفاده و پديدآورنده آن به طور دقيق ارجاع داده شده و نيز مطالب مندرج در پايان‌نامه حاضر تاكنون براي دريافت هيچ نوع مدرك يا امتيازي توسط اينجانب و يا ساير افراد به هيچ كجا ارائه نشده</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> است. در تدوين متن پايان‌نامه حاضر، چارچوب (قالب) مصوب دانشگاه </w:t>
+              <w:t xml:space="preserve">منابع مختلف شامل، گزارش‌هاي تحقيقاتي، رساله، پايان‌نامه، كتاب، مقالات تخصصي و غيره، به منبع مورد استفاده و پديدآورنده آن به طور دقيق ارجاع داده شده و نيز مطالب مندرج در پايان‌نامه/رساله حاضر تاكنون براي دريافت هيچ نوع مدرك يا امتيازي توسط اينجانب و يا ساير افراد به هيچ كجا ارائه نشده است. در تدوين متن پايان‌نامه/رساله حاضر، چارچوب (قالب) مصوب گروه مهندسی برق دانشگاه </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>صنعتی</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve"> قوچان به طور كامل رعایت شده است. در پایان اعلام می‌دارم كليه حقوق مادي ناشي از </w:t>
+              <w:t xml:space="preserve"> قوچان (واقع در بخش دریافت فایل در تارنمای گروه مهندسی برق دانشگاه) به طور كامل رعایت شده است. در پایان اعلام می‌دارم كليه حقوق مادي ناشي از </w:t>
             </w:r>
             <w:r w:rsidR="00071B43">
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
               <w:t>پا</w:t>
             </w:r>
             <w:r w:rsidR="00071B43">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ی</w:t>
             </w:r>
             <w:r w:rsidR="00071B43">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ان‌نامه</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve"> حاضر، متعلق به دانشگاه </w:t>
+              <w:t xml:space="preserve">/رساله حاضر، متعلق به دانشگاه </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>صنعتی</w:t>
             </w:r>
             <w:r w:rsidRPr="00210B8E">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> قوچان مي‌باشد.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="540B9FFA" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00210B8E" w:rsidRDefault="00246274" w:rsidP="00246274">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1579,92 +1358,64 @@
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="084713D6" w14:textId="77777777" w:rsidR="00246274" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29D0BCEE" w14:textId="77777777" w:rsidR="00246274" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47ECB52D" w14:textId="449D5D15" w:rsidR="00246274" w:rsidRPr="00436F61" w:rsidRDefault="00246274" w:rsidP="00551BC1">
+    <w:p w14:paraId="47ECB52D" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00436F61" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436F61">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>حق چاپ</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> و مالكيت (</w:t>
+        <w:t>حق چاپ و تكثير و مالكيت (</w:t>
       </w:r>
       <w:r w:rsidRPr="00436F61">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
         </w:rPr>
         <w:t>Copyright and Ownership</w:t>
       </w:r>
       <w:r w:rsidRPr="00436F61">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>) این پایان</w:t>
       </w:r>
       <w:r w:rsidRPr="00436F61">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="eastAsia"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r w:rsidRPr="00436F61">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:rtl/>
@@ -1712,88 +1463,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="eastAsia"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> است</w:t>
       </w:r>
       <w:r w:rsidRPr="00436F61">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6E35EA" w14:textId="77777777" w:rsidR="002117AC" w:rsidRDefault="00246274" w:rsidP="00834D66">
       <w:pPr>
-        <w:pStyle w:val="Heading6"/>
+        <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731EC5">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ت</w:t>
       </w:r>
       <w:r w:rsidR="000C68C7">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قدیم</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62170BB3" w14:textId="77777777" w:rsidR="000C68C7" w:rsidRDefault="000C68C7" w:rsidP="000C68C7">
       <w:pPr>
-        <w:pStyle w:val="Heading6"/>
+        <w:pStyle w:val="6"/>
       </w:pPr>
       <w:r w:rsidRPr="00731EC5">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>تشكر و قدرداني</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2928CCFD" w14:textId="77777777" w:rsidR="000C68C7" w:rsidRPr="000C68C7" w:rsidRDefault="000C68C7" w:rsidP="000C68C7"/>
     <w:p w14:paraId="1D4CBC29" w14:textId="77777777" w:rsidR="00F5703B" w:rsidRPr="00246274" w:rsidRDefault="002117AC" w:rsidP="00834D66">
       <w:pPr>
-        <w:pStyle w:val="Heading6"/>
+        <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246274">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>چکيده</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DB37DB" w14:textId="77777777" w:rsidR="00246274" w:rsidRPr="00210B8E" w:rsidRDefault="00246274" w:rsidP="00246274">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210B8E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -1968,107 +1719,107 @@
           <w:rtl/>
         </w:rPr>
         <w:t>ات</w:t>
       </w:r>
       <w:r w:rsidRPr="00210B8E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> مربوط به پژوهشِ انجام شده باشد بر اساس حروف الفبا آورده شود).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AD9E2E" w14:textId="77777777" w:rsidR="0092230C" w:rsidRDefault="0092230C" w:rsidP="002C55E0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7099F531" w14:textId="77777777" w:rsidR="0092230C" w:rsidRDefault="0092230C" w:rsidP="002C55E0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="0092230C" w:rsidSect="008A502C">
-          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="567" w:gutter="284"/>
           <w:pgNumType w:fmt="arabicAbjad"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D6058A1" w14:textId="77777777" w:rsidR="004174CD" w:rsidRPr="009D4816" w:rsidRDefault="004174CD" w:rsidP="00834D66">
       <w:pPr>
-        <w:pStyle w:val="Heading6"/>
+        <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D4816">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>فهرست مطالب</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5434EDD5" w14:textId="77777777" w:rsidR="004174CD" w:rsidRPr="00232723" w:rsidRDefault="004174CD" w:rsidP="005E579E">
       <w:pPr>
         <w:pStyle w:val="TOCTable"/>
       </w:pPr>
       <w:r w:rsidRPr="00232723">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>عنوان</w:t>
       </w:r>
       <w:r w:rsidRPr="00232723">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
         <w:t>صفحه</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D94D9F3" w14:textId="385427A7" w:rsidR="00501A26" w:rsidRDefault="00927BA8">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="0D94D9F3" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00927BA8">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44791">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00104D13" w:rsidRPr="00D44791">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00104D13" w:rsidRPr="00D44791">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -2086,66 +1837,66 @@
       </w:r>
       <w:r w:rsidR="00104D13" w:rsidRPr="00D44791">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText>o "1-4" \h \z \u</w:instrText>
       </w:r>
       <w:r w:rsidR="00104D13" w:rsidRPr="00D44791">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D44791">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc1474803" w:history="1">
         <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فهرست</w:t>
         </w:r>
         <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>جدول‌ها</w:t>
         </w:r>
         <w:r w:rsidR="00501A26">
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00501A26">
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00501A26">
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
@@ -2167,8147 +1918,8118 @@
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474803 \h</w:instrText>
         </w:r>
         <w:r w:rsidR="00501A26">
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
         <w:r w:rsidR="00501A26">
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00501A26">
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="00501A26">
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>‌ج</w:t>
         </w:r>
         <w:r w:rsidR="00501A26">
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="227A0364" w14:textId="4F1E087F" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="227A0364" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474804" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فهرست</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل‌‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474804 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>‌د</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DE0CB13" w14:textId="754CFA9C" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="3DE0CB13" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474805" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فهرست</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>علائم</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>و</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نشانه‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474805 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>‌ه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73DB7722" w14:textId="4DA83B29" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="73DB7722" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474806" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فصل</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> 1-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>مقدمه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474806 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45764E62" w14:textId="76C71BAE" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="45764E62" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474807" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>1-1-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>پيشگفتار</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474807 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66A9E954" w14:textId="277E5B0F" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="66A9E954" w14:textId="2CCEF79C" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474808" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...10 lines deleted...]
-            <w:szCs w:val="22"/>
+        <w:r w:rsidR="00721065">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve">2-1- </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>هدف</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>از</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>اين</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>الگو</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>و</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>دستورالعمل</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText>PAGEREF</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> _</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText>Toc1474808 \h</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
-          <w:tab/>
-[...149 lines deleted...]
-          </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F6932A7" w14:textId="5972C14F" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="1F6932A7" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474809" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فصل</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> 2-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ساختار</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>بيان</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>مطالب</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474809 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21C9032B" w14:textId="129BB89B" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="21C9032B" w14:textId="79BF4608" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474810" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...6 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r w:rsidR="00721065">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve">1-2-  </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>بخش‌ها</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>ی</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>گزارش</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>و</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>ترتيب</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>آن‌ها</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText>PAGEREF</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> _</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText>Toc1474810 \h</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+            <w:lang w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="378B3B93" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc1474811" w:history="1">
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>2-2-</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
-          <w:t>بخش‌ها</w:t>
-[...11 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+          <w:t>فصول</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
+          <w:t>متن</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>اصلي</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
           <w:t>گزارش</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...44 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText>Toc1474811 \h</w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="378B3B93" w14:textId="28E311C9" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="73793DA8" w14:textId="66129AD6" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc1474811" w:history="1">
-[...7 lines deleted...]
-        <w:r w:rsidR="00501A26">
+      <w:hyperlink w:anchor="_Toc1474812" w:history="1">
+        <w:r w:rsidR="0025637B">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve">3-2- </w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
-          <w:t>فصول</w:t>
-[...3 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+          <w:t>نكات</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
-          <w:t>متن</w:t>
-[...3 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+          <w:t>کل</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>ی</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
-          <w:t>اصلي</w:t>
-[...3 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+          <w:t>در</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
-          <w:t>گزارش</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>نحوه</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>بيان</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText>Toc1474812 \h</w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73793DA8" w14:textId="46278956" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...186 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="0D3F4C46" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1712"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474813" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فصل</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> 3-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>سبك</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نگارش</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474813 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="505DBED1" w14:textId="39C1C563" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="505DBED1" w14:textId="4186E94F" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474814" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...6 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r w:rsidR="0025637B">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve">1-3- </w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>مقدمه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F720AE" w:rsidRPr="00F720AE">
-[...6 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474814 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="376E4A44" w14:textId="510B8B5D" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="376E4A44" w14:textId="29E8083E" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474815" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidR="0025637B">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
-          <w:t>3-1-1-</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>1-1-3-</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>ديدن</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>سبك‌هاي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>تعريف</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>شده</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474815 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D23F396" w14:textId="4E19891E" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="1D23F396" w14:textId="51355E87" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474816" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidR="0025637B">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
-          <w:t>3-1-2-</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>2-1-3-</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>اعمال</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>سبك‌</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>مورد</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>نظر</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>روي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>متن</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474816 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07449604" w14:textId="69D109A3" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="07449604" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474817" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>3-1-3-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>توليد</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>يك</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>سبك</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>جديد</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474817 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D3BC6BB" w14:textId="21DCF042" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="6D3BC6BB" w14:textId="69009539" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474818" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...6 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r w:rsidR="0025637B">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve">2-3- </w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>سبك</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نگارش</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>متن</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474818 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2943E560" w14:textId="121A6B28" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="2943E560" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474819" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>3-2-1-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شروع</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>پاراگراف</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474819 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CC36E04" w14:textId="47CC5FB0" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="2CC36E04" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474820" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>3-2-2-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ادامه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>يک</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>پاراگراف</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474820 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="606056A2" w14:textId="6BA2852C" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="606056A2" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474821" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>3-2-3-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>تصحيح</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>سبك</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>پاراگراف‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>از</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>قبل</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>تايپ</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شده</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474821 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AE8741E" w14:textId="11490250" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="6AE8741E" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474822" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>3-3-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>قلم</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474822 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72BB98FC" w14:textId="13456A79" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="72BB98FC" w14:textId="632C500E" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474823" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...6 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r w:rsidR="00672EE2">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>4-3-</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>صفحه‌بندي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474823 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21E8DF94" w14:textId="00C222B7" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="21E8DF94" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474824" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>3-4-1-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>حاشيه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>صفحه‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474824 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DD5F71F" w14:textId="35A66C08" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="7DD5F71F" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474825" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>3-4-2-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شماره‌گذاري</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>صفحه‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474825 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14764F9C" w14:textId="17AA7AFE" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="14764F9C" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474826" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>3-4-3-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>مشخصات</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>جلد</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>گزارش</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نهايي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474826 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19D8C427" w14:textId="7DDCA862" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="19D8C427" w14:textId="20499071" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474827" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...6 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r w:rsidR="00672EE2">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve">5-3- </w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فصل‌بندي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474827 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BE9D3A7" w14:textId="20939880" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="2BE9D3A7" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474828" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>3-5-1-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شماره‌گذاري</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>بخش‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>و</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>زير</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>بخش‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474828 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44696C15" w14:textId="245B7C97" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="44696C15" w14:textId="5D617929" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474829" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...6 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r w:rsidR="00672EE2">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>6-3-</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نحوه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>تهيه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فهرست</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>مطالب</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474829 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B64473C" w14:textId="51233EE7" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="1B64473C" w14:textId="52BF7AE9" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474830" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...6 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r w:rsidR="00672EE2">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>7-3-</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>جدول</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
           </w:rPr>
           <w:t>‌</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>و</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
           </w:rPr>
           <w:t>‌</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474830 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="710D87F5" w14:textId="02756DCD" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="710D87F5" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474831" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>3-7-1-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شماره‌گذاري</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>خودكار</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>و</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>جدول‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474831 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F25C6EE" w14:textId="5BCA2F60" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="2F25C6EE" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474832" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>3-7-2-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ارجاع</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>به</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>يک</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>و</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>يا</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>جدول</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474832 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="574D54ED" w14:textId="6A60835E" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="574D54ED" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474833" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>3-7-3-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>مزاياي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>استفاده</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>از</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
           </w:rPr>
           <w:t>Caption</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474833 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CBFF857" w14:textId="7C79A9F3" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="4CBFF857" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474834" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>3-7-4-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نحوه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>تهيه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فهرست</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>و</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>جدول‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474834 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BA6FF30" w14:textId="76E2AA60" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="7BA6FF30" w14:textId="45562D43" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474835" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...6 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r w:rsidR="00672EE2">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>8-3-</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>توضيحات</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>متن</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>با</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>استفاده</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>از</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>پانِوِشت</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474835 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5098CF9E" w14:textId="082BB917" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="5098CF9E" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2323"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474836" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>3-8-1-</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>درج</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>لغات</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>انگليسي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>در</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>متن</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فارسي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474836 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1161D1EB" w14:textId="0FB36092" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="1161D1EB" w14:textId="5CF44535" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474837" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...6 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r w:rsidR="00672EE2">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>9-3-</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>روابط</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>رياضي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>و</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فرمول‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474837 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70BEDEF6" w14:textId="7A1F8078" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="70BEDEF6" w14:textId="49FB1FAF" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474838" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...6 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r w:rsidR="00672EE2">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>10-3-</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نحوه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>تازه‌ساز</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شماره‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>به‌صورت</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>خودكار</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474838 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="657C8537" w14:textId="2F2FBDCB" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="657C8537" w14:textId="6518B620" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474839" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...6 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r w:rsidR="00672EE2">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>11-3-</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نحوه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>مرجع</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>دهي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>در</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>متن</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>با</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>استفاده</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>از</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>پايان</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
           </w:rPr>
           <w:t>‌</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نِوِشت</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474839 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>17</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="750F86F0" w14:textId="33296D28" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC4"/>
+    <w:p w14:paraId="750F86F0" w14:textId="779C78E2" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="41"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474840" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...6 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r w:rsidR="004040BE">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve">1-1-11-3- </w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>درج</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شماره</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>مرجع</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>براي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>اولين</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>بار</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474840 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FB89DF8" w14:textId="51B2734B" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC4"/>
+    <w:p w14:paraId="6FB89DF8" w14:textId="37D6E16E" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="41"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474841" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...10 lines deleted...]
-            <w:szCs w:val="22"/>
+        <w:r w:rsidR="004040BE">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve">2-1-11-3- </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>مثال‌هايي</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>از</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>شيوه</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>ذکر</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>مرجع</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>در</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>فهرست</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>مراجع</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText>PAGEREF</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> _</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText>Toc1474841 \h</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
-          <w:tab/>
-[...179 lines deleted...]
-          </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18912BCE" w14:textId="39BEC6D3" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC4"/>
+    <w:p w14:paraId="18912BCE" w14:textId="6DC072AB" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="41"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474842" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...10 lines deleted...]
-            <w:szCs w:val="22"/>
+        <w:r w:rsidR="004040BE">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve">3-11-1-3- </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>درج</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>شماره</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>براي</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>مرتبه</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>دوم</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>به</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>بعد</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText>PAGEREF</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> _</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText>Toc1474842 \h</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
-          <w:tab/>
-[...167 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="144A494B" w14:textId="7D3F9F3E" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="144A494B" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1876"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474843" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ضميمه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> ‌</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>أ</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>سبك‌هاي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>تعريف</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شده</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>و</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>موارد</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>استفاده</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>هر</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>کدام</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474843 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>20</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00EA725B" w14:textId="3282FFA9" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="00EA725B" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2021"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474844" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ضميمه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> ‌</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ب</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نحوه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>کپي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>برداري</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>سبك‌هاي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>موجود</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>در</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>يک</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فايل</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>به</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فايل</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ديگر</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474844 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>21</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D31B1B3" w14:textId="3F80A4D8" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="3D31B1B3" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1982"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474845" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ضميمه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> ‌</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ج</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نحوه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>مناسب</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>توليد</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فايل</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
           </w:rPr>
           <w:t>pdf</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474845 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>23</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="367AF30D" w14:textId="621BA22C" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="367AF30D" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1932"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474846" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ضميمه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> ‌</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>د</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>استفاده</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>از</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نرمافزار</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>و</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>راست</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ار</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474846 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>24</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>25</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25CB028E" w14:textId="213D4498" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="25CB028E" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1914"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474847" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ضميمه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> ‌</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نكات</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>قابل</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>توجه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>در</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>ارائه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>شفاهي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474847 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>26</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>27</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="782DCA57" w14:textId="4BDF8F8D" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="782DCA57" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474848" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>فهرست</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>مراجع</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474848 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>27</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>28</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FB853C2" w14:textId="51D7CC94" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="0FB853C2" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474849" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>واژه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نامه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>پارسي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>به</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>انگليسي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474849 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>28</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>29</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D71FF89" w14:textId="734E9354" w:rsidR="00501A26" w:rsidRDefault="008727BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="2D71FF89" w14:textId="77777777" w:rsidR="00501A26" w:rsidRDefault="00501A26">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc1474850" w:history="1">
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>واژه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>نامه</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>انگليسي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>به</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00501A26" w:rsidRPr="000C3D8F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000C3D8F">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:rtl/>
           </w:rPr>
           <w:t>پارسي</w:t>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc1474850 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00501A26">
-[...5 lines deleted...]
-        <w:r w:rsidR="00501A26">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+            <w:rtl/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>29</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00501A26">
+          <w:t>30</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0964FE3E" w14:textId="77777777" w:rsidR="00260544" w:rsidRDefault="00927BA8" w:rsidP="005E579E">
       <w:pPr>
         <w:pStyle w:val="Notation"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44791">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EC646F">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="027A5157" w14:textId="77777777" w:rsidR="00F851FD" w:rsidRDefault="00F851FD" w:rsidP="00D97E6E">
       <w:pPr>
         <w:pStyle w:val="Headingcentered"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc1474803"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc1474803"/>
       <w:r w:rsidRPr="004174CD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">فهرست </w:t>
       </w:r>
       <w:r w:rsidR="003C3A73">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>جدول‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ها</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="298F2EA7" w14:textId="77777777" w:rsidR="00F851FD" w:rsidRPr="00232723" w:rsidRDefault="00F851FD" w:rsidP="005E579E">
       <w:pPr>
         <w:pStyle w:val="TOCTable"/>
       </w:pPr>
       <w:r w:rsidRPr="00232723">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>عنوان</w:t>
       </w:r>
       <w:r w:rsidRPr="00232723">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
         <w:t>صفحه</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FD9169" w14:textId="60B72C55" w:rsidR="001A4143" w:rsidRDefault="00927BA8">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableofFigures"/>
+    <w:p w14:paraId="74FD9169" w14:textId="77777777" w:rsidR="001A4143" w:rsidRDefault="00927BA8">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00086281">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
@@ -10325,364 +10047,364 @@
         <w:instrText xml:space="preserve"> \</w:instrText>
       </w:r>
       <w:r w:rsidR="00086281">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText>h \z \c</w:instrText>
       </w:r>
       <w:r w:rsidR="00086281">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> "جدول" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc170546994" w:history="1">
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>جدول</w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>أ</w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t xml:space="preserve">1: </w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>سبك‌هاي</w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>تعريف</w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>شده</w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>و</w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>موارد</w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>استفاده</w:t>
         </w:r>
         <w:r w:rsidR="001A4143" w:rsidRPr="00B4418E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00071B43">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>آن‌ها</w:t>
         </w:r>
         <w:r w:rsidR="001A4143">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="001A4143">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
         <w:r w:rsidR="001A4143">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
         <w:r w:rsidR="001A4143">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
         <w:r w:rsidR="001A4143">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc170546994 \h</w:instrText>
         </w:r>
         <w:r w:rsidR="001A4143">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="003F1E59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
-          <w:t>20</w:t>
-[...3 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3EC06AB2" w14:textId="77777777" w:rsidR="00F851FD" w:rsidRDefault="00927BA8" w:rsidP="002C55E0">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CA0ABF" w14:textId="77777777" w:rsidR="00F851FD" w:rsidRDefault="00F851FD" w:rsidP="00D97E6E">
       <w:pPr>
         <w:pStyle w:val="Headingcentered"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc1474804"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc1474804"/>
       <w:r w:rsidRPr="004174CD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">فهرست </w:t>
       </w:r>
       <w:r w:rsidR="003C3A73">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شکل‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‌ها</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="400B4AA8" w14:textId="77777777" w:rsidR="00F851FD" w:rsidRPr="00232723" w:rsidRDefault="00F851FD" w:rsidP="005E579E">
       <w:pPr>
         <w:pStyle w:val="TOCTable"/>
       </w:pPr>
       <w:r w:rsidRPr="00232723">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>عنوان</w:t>
       </w:r>
       <w:r w:rsidRPr="00232723">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
         <w:t>صفحه</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3BDFE2" w14:textId="441B93EE" w:rsidR="00FD68C6" w:rsidRDefault="00FD68C6" w:rsidP="00FD68C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableofFigures"/>
+    <w:p w14:paraId="0C3BDFE2" w14:textId="77777777" w:rsidR="00FD68C6" w:rsidRDefault="00FD68C6" w:rsidP="00FD68C6">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
@@ -10702,2843 +10424,2842 @@
         <w:instrText xml:space="preserve"> \</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText>h \z \c</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> "شکل" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc522695148" w:history="1">
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>‏</w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t xml:space="preserve">1: </w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>د</w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>دن</w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>سبک</w:t>
         </w:r>
         <w:r w:rsidR="00D44791">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:softHyphen/>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ها</w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>تعر</w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ف</w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="000B3238">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شده</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc522695148 \h</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="003F1E59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70089433" w14:textId="3360A4EB" w:rsidR="00FD68C6" w:rsidRDefault="008727BB" w:rsidP="00FD68C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableofFigures"/>
+    <w:p w14:paraId="70089433" w14:textId="77777777" w:rsidR="00FD68C6" w:rsidRDefault="00FD68C6" w:rsidP="00FD68C6">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc522695149" w:history="1">
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>‏</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t xml:space="preserve">2: </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>انتخاب</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>پاراگراف</w:t>
         </w:r>
         <w:r w:rsidR="00D44791">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:softHyphen/>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ها</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>با</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>سبک</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>کسان</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc522695149 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="003F1E59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="142A6416" w14:textId="29B55DE9" w:rsidR="00FD68C6" w:rsidRDefault="008727BB" w:rsidP="00FD68C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableofFigures"/>
+    <w:p w14:paraId="142A6416" w14:textId="77777777" w:rsidR="00FD68C6" w:rsidRDefault="00FD68C6" w:rsidP="00FD68C6">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc522695150" w:history="1">
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>‏</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t xml:space="preserve">3: </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>پنجره</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>توليد</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>فهرست</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>مطالب</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc522695150 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="003F1E59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="394E67B3" w14:textId="1A9ADFFB" w:rsidR="00FD68C6" w:rsidRDefault="008727BB" w:rsidP="00FD68C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableofFigures"/>
+    <w:p w14:paraId="394E67B3" w14:textId="77777777" w:rsidR="00FD68C6" w:rsidRDefault="00FD68C6" w:rsidP="00FD68C6">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc522695151" w:history="1">
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>‏</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t xml:space="preserve">4: </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>بهنگام</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>کردن</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>محتواي</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>جدول</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>فهرست</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>مطالب</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc522695151 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="003F1E59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FED115A" w14:textId="10B43E9F" w:rsidR="00FD68C6" w:rsidRDefault="008727BB" w:rsidP="00FD68C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableofFigures"/>
+    <w:p w14:paraId="0FED115A" w14:textId="77777777" w:rsidR="00FD68C6" w:rsidRDefault="00FD68C6" w:rsidP="00FD68C6">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc522695152" w:history="1">
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>‏</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t xml:space="preserve">5: </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>پنجره</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
           </w:rPr>
           <w:t>caption</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc522695152 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="003F1E59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14BF5C93" w14:textId="53A17AFD" w:rsidR="00FD68C6" w:rsidRDefault="008727BB" w:rsidP="00FD68C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableofFigures"/>
+    <w:p w14:paraId="14BF5C93" w14:textId="77777777" w:rsidR="00FD68C6" w:rsidRDefault="00FD68C6" w:rsidP="00FD68C6">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc522695153" w:history="1">
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>‏</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t xml:space="preserve">6: </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>پنجره</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cross-reference</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc522695153 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="003F1E59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C4F33B2" w14:textId="6CE5B2BB" w:rsidR="00FD68C6" w:rsidRDefault="008727BB" w:rsidP="00FD68C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableofFigures"/>
+    <w:p w14:paraId="0C4F33B2" w14:textId="77777777" w:rsidR="00FD68C6" w:rsidRDefault="00FD68C6" w:rsidP="00FD68C6">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc522695154" w:history="1">
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>‏</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t xml:space="preserve">7: </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>تنظيمات</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>لازم</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>براي</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>تهيه</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>فهرست</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>و</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>جدول‌ها</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc522695154 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="003F1E59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="557EE14B" w14:textId="6E673116" w:rsidR="00FD68C6" w:rsidRDefault="008727BB" w:rsidP="00FD68C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableofFigures"/>
+    <w:p w14:paraId="557EE14B" w14:textId="77777777" w:rsidR="00FD68C6" w:rsidRDefault="00FD68C6" w:rsidP="00FD68C6">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc522695155" w:history="1">
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>‏</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t xml:space="preserve">8: </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>تنظيمات</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>پانِوِشت</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc522695155 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="003F1E59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F95EBD5" w14:textId="45F3A216" w:rsidR="00FD68C6" w:rsidRDefault="008727BB" w:rsidP="00FD68C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableofFigures"/>
+    <w:p w14:paraId="7F95EBD5" w14:textId="77777777" w:rsidR="00FD68C6" w:rsidRDefault="00FD68C6" w:rsidP="00FD68C6">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc522695156" w:history="1">
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>‏</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t xml:space="preserve">9: </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>پنجره</w:t>
         </w:r>
         <w:r w:rsidR="00D44791">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:softHyphen/>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>انتخاب</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>و</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>را</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شگر</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>معادله</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc522695156 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="003F1E59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
-          <w:t>16</w:t>
-[...3 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="358558AB" w14:textId="7BAC1FBB" w:rsidR="00FD68C6" w:rsidRDefault="008727BB" w:rsidP="00FD68C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableofFigures"/>
+    <w:p w14:paraId="358558AB" w14:textId="77777777" w:rsidR="00FD68C6" w:rsidRDefault="00FD68C6" w:rsidP="00FD68C6">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc522695157" w:history="1">
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>‏</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t xml:space="preserve">10: </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>و</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>را</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شگر</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>معادله</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc522695157 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="003F1E59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57A76F90" w14:textId="5FA7E115" w:rsidR="00FD68C6" w:rsidRDefault="008727BB" w:rsidP="00FD68C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableofFigures"/>
+    <w:p w14:paraId="57A76F90" w14:textId="77777777" w:rsidR="00FD68C6" w:rsidRDefault="00FD68C6" w:rsidP="00FD68C6">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc522695158" w:history="1">
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>‏</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t xml:space="preserve">11: </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>فشردن</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>مربع</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>كوچك</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>پايني</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>سمت</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>راست</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>براي</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>آوردن</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>پنجره</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Endnote</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc522695158 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="003F1E59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D6FC02D" w14:textId="3B6A311E" w:rsidR="00FD68C6" w:rsidRDefault="008727BB" w:rsidP="00FD68C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableofFigures"/>
+    <w:p w14:paraId="4D6FC02D" w14:textId="77777777" w:rsidR="00FD68C6" w:rsidRDefault="00FD68C6" w:rsidP="00FD68C6">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc522695159" w:history="1">
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>شکل</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>‏</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t xml:space="preserve">12: </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>تنظيمات</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>لازم</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>براي</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>درج</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6" w:rsidRPr="000B3238">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidRPr="000B3238">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>مراجع</w:t>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>PAGEREF</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> _</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText>Toc522695159 \h</w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FD68C6">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F97D57">
+        <w:r w:rsidR="003F1E59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
-          <w:t>18</w:t>
-[...3 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="532C6885" w14:textId="77777777" w:rsidR="004E52EF" w:rsidRDefault="00FD68C6" w:rsidP="004E52EF">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B29EEA" w14:textId="77777777" w:rsidR="00EC646F" w:rsidRDefault="00EC646F" w:rsidP="00EC646F">
       <w:pPr>
         <w:pStyle w:val="Headingcentered"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc1474805"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc1474805"/>
       <w:r w:rsidRPr="004174CD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">فهرست </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>علائم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> و نشانه‌ها</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="048766BB" w14:textId="77777777" w:rsidR="00EC646F" w:rsidRPr="00232723" w:rsidRDefault="00EC646F" w:rsidP="00EC646F">
       <w:pPr>
         <w:pStyle w:val="TOCTable"/>
       </w:pPr>
       <w:r w:rsidRPr="00232723">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>عنوان</w:t>
       </w:r>
       <w:r w:rsidRPr="00232723">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
         <w:t>علامت اختصاري</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597CC0BD" w14:textId="77777777" w:rsidR="00EC646F" w:rsidRDefault="00EC646F" w:rsidP="00EC646F">
       <w:pPr>
         <w:pStyle w:val="Notation"/>
       </w:pPr>
@@ -13551,823 +13272,823 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00763E87">
         <w:object w:dxaOrig="220" w:dyaOrig="320" w14:anchorId="4653C88B">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:12.75pt;height:14.25pt" o:ole="">
-            <v:imagedata r:id="rId12" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:13.5pt;height:13.5pt" o:ole="">
+            <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1671290895" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1853138013" r:id="rId12"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FB0454" w14:textId="77777777" w:rsidR="00EC646F" w:rsidRDefault="00EC646F" w:rsidP="00EC646F">
       <w:pPr>
         <w:pStyle w:val="Notation"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>فرکانس طبيعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00763E87">
         <w:object w:dxaOrig="300" w:dyaOrig="360" w14:anchorId="17415BBC">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:14.25pt;height:18pt" o:ole="">
-            <v:imagedata r:id="rId14" o:title=""/>
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:13.5pt;height:18.75pt" o:ole="">
+            <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1671290896" r:id="rId15"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1853138014" r:id="rId14"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E1D30C" w14:textId="77777777" w:rsidR="00EC646F" w:rsidRDefault="00EC646F" w:rsidP="00EC646F">
       <w:pPr>
         <w:pStyle w:val="Notation"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ورودي اغتشاش خارجي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00260544">
         <w:object w:dxaOrig="220" w:dyaOrig="279" w14:anchorId="4168E99A">
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:12.75pt;height:14.25pt" o:ole="">
-            <v:imagedata r:id="rId16" o:title=""/>
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:13.5pt;height:13.5pt" o:ole="">
+            <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1671290897" r:id="rId17"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1853138015" r:id="rId16"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="336A469B" w14:textId="77777777" w:rsidR="00EC646F" w:rsidRDefault="00EC646F" w:rsidP="00EC646F">
       <w:pPr>
         <w:pStyle w:val="Notation"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تابع حساسيت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00260544">
         <w:object w:dxaOrig="220" w:dyaOrig="279" w14:anchorId="70D69C86">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:12.75pt;height:14.25pt" o:ole="">
-            <v:imagedata r:id="rId18" o:title=""/>
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:13.5pt;height:13.5pt" o:ole="">
+            <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1671290898" r:id="rId19"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1853138016" r:id="rId18"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F237A95" w14:textId="77777777" w:rsidR="00EC646F" w:rsidRDefault="00EC646F" w:rsidP="00EC646F">
       <w:pPr>
         <w:pStyle w:val="Notation"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تابع مکمل حساسيت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00260544">
         <w:object w:dxaOrig="220" w:dyaOrig="260" w14:anchorId="743FA9E0">
-          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:12.75pt;height:12.75pt" o:ole="">
-            <v:imagedata r:id="rId20" o:title=""/>
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:13.5pt;height:13.5pt" o:ole="">
+            <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1671290899" r:id="rId21"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1853138017" r:id="rId20"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F226A89" w14:textId="77777777" w:rsidR="00EC646F" w:rsidRDefault="00EC646F" w:rsidP="00EC646F">
       <w:pPr>
         <w:pStyle w:val="Notation"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="465E03C1" w14:textId="77777777" w:rsidR="004E52EF" w:rsidRDefault="004E52EF" w:rsidP="004E52EF">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FC2D1DD" w14:textId="77777777" w:rsidR="00930254" w:rsidRDefault="00930254" w:rsidP="004E52EF">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00930254" w:rsidSect="008A502C">
-          <w:footerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="567" w:gutter="284"/>
           <w:pgNumType w:fmt="arabicAbjad" w:start="1"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FF9E175" w14:textId="77777777" w:rsidR="00603BC5" w:rsidRPr="007126AD" w:rsidRDefault="00603BC5" w:rsidP="007410AA">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Toc1474806"/>
+        <w:pStyle w:val="a0"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc1474806"/>
       <w:r w:rsidRPr="007126AD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>مقدمه</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="004AF4A3" w14:textId="77777777" w:rsidR="002B1586" w:rsidRDefault="002B1586" w:rsidP="002B1586">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc1474807"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پيشگفتار</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="004AF4A3" w14:textId="77777777" w:rsidR="002B1586" w:rsidRDefault="002B1586" w:rsidP="002B1586">
-[...12 lines deleted...]
-        <w:t>پيشگفتار</w:t>
+    <w:p w14:paraId="5697CE5B" w14:textId="77777777" w:rsidR="00603BC5" w:rsidRDefault="00603BC5" w:rsidP="0043053D">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3E5E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تحقيق‌ مانند هر</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3520">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3E5E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كار ديگري‌، دانشي‌ است‌ كه‌ مستلزم‌ شناخت‌ اصول، قواعد و رو</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3E5E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‌ه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3E5E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> م</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4E50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3E5E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>باشد‌ و پژوهشگر با فراگرفتن‌ و قبول‌ كردن‌ آن‌ اصول‌، علاوه‌ بر اعتبار بخشيدن‌ به‌ دستاوردهاي‌ تحقيقاتي‌ خويش ‌و دستيابي‌ به‌ نتايج‌ جديد و مفيد در ساية‌ جستجو و كاوش‌ مستمر و بي‌وقفه‌، چه‌ بسا به‌ ترميم‌ خطاها</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4E50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3E5E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‌پيشين‌ خود يا ديگران‌ نيز توفيق‌ يابد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D45B4B" w14:textId="77777777" w:rsidR="00F86F7F" w:rsidRDefault="00F86F7F" w:rsidP="00F86F7F">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc1474808"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">هدف از اين </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1D1D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">الگو و </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دستورالعمل</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="5697CE5B" w14:textId="77777777" w:rsidR="00603BC5" w:rsidRDefault="00603BC5" w:rsidP="0043053D">
+    <w:p w14:paraId="25BF1321" w14:textId="756FA0F5" w:rsidR="002C3D6E" w:rsidRDefault="00603BC5" w:rsidP="00D35DFD">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B3E5E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>تحقيق‌ مانند هر</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C3520">
+        <w:t>هدف‌ اساسي‌</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3E5E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ته</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3E5E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ه ا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3E5E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ن دستورالعمل، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دستياب</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4E50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3E5E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‌ به‌ الگويي‌ جامع‌ و استاندارد نمودن‌ چارچوب‌ تدوين‌ گزارش سم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3E5E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نار</w:t>
+      </w:r>
+      <w:r w:rsidR="00745608">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و پايان‌نامه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3E5E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کارشناسي ارشد</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4816">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B3E5E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>كار ديگري‌، دانشي‌ است‌ كه‌ مستلزم‌ شناخت‌ اصول، قواعد و رو</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> ‌پيشين‌ خود يا ديگران‌ نيز توفيق‌ يابد.</w:t>
+        <w:t>است‌.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1D1D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A664CE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فايل حاضر به گونه‌اي تدوين شده است که دانشجو خواهد توانست از آن </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌عنوان</w:t>
+      </w:r>
+      <w:r w:rsidR="00A664CE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> يک الگو</w:t>
+      </w:r>
+      <w:r w:rsidR="00A664CE">
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00A664CE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> استفاده نمايد. در اين فايل الگو، سبك‌هاي</w:t>
+      </w:r>
+      <w:r w:rsidR="001B539D">
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00A664CE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مختلفي متناسب با نيازهاي موجود در تدوين گزارش، تعريف شده‌ که در جاي خود به توضيح </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>آن‌ها</w:t>
+      </w:r>
+      <w:r w:rsidR="00A664CE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پرداخته مي‌شود. </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1D1D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الگوي ارائه شده ضمن ساده كردن كار دانشجوي</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ان در ارائه سريع و مناسب فعالي</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1D1D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ت خود</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1D1D" w:rsidRPr="006B1D1D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1D1D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حرفه‌اي، سبك ارائه را در</w:t>
+      </w:r>
+      <w:r w:rsidR="00A664CE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بين دانشجويان يكسان مي‌نمايد. </w:t>
+      </w:r>
+      <w:r w:rsidR="00010088">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در اين دستورالعمل</w:t>
+      </w:r>
+      <w:r w:rsidR="00A664CE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="00010088">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> علاوه بر موارد فوق</w:t>
+      </w:r>
+      <w:r w:rsidR="00A664CE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="00010088">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A664CE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidR="00010088">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A664CE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حدّ نياز</w:t>
+      </w:r>
+      <w:r w:rsidR="00010088">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به چگونگي استفاده از </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قابل</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ت‌ها</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00A664CE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پيشرفته </w:t>
+      </w:r>
+      <w:r w:rsidR="00010088">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نرم‌افزار</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4DAA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4DAA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مايكروسافت ورد </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4816">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:r w:rsidR="00010088">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A664CE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در انجام اين امر </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3D6E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>پرداخته شده است.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D45B4B" w14:textId="77777777" w:rsidR="00F86F7F" w:rsidRDefault="00F86F7F" w:rsidP="00F86F7F">
-[...26 lines deleted...]
-        <w:t>دستورالعمل</w:t>
+    <w:p w14:paraId="2E4DAC63" w14:textId="77777777" w:rsidR="00BF42A2" w:rsidRDefault="00FD278C" w:rsidP="00FD278C">
+      <w:pPr>
+        <w:pStyle w:val="a0"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc1474809"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ساختار بيان مطالب</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="25BF1321" w14:textId="756FA0F5" w:rsidR="002C3D6E" w:rsidRDefault="00603BC5" w:rsidP="00D35DFD">
-[...183 lines deleted...]
-          <w:lang w:bidi="fa-IR"/>
+    <w:p w14:paraId="74DB0BCE" w14:textId="77777777" w:rsidR="00F86F7F" w:rsidRPr="007126AD" w:rsidRDefault="00071B43" w:rsidP="00F86F7F">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc1474810"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بخش‌ها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86F7F" w:rsidRPr="007126AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> گزارش و ترتيب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
         </w:rPr>
         <w:t>آن‌ها</w:t>
       </w:r>
-      <w:r w:rsidR="00A664CE">
-[...222 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="12"/>
-    </w:p>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="1260E6BC" w14:textId="77777777" w:rsidR="00F86F7F" w:rsidRPr="00816C24" w:rsidRDefault="00F86F7F" w:rsidP="00F86F7F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>گ</w:t>
       </w:r>
       <w:r w:rsidRPr="00816C24">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>زارش سم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -14828,106 +14549,106 @@
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E6F838" w14:textId="77777777" w:rsidR="00F86F7F" w:rsidRPr="00695FD2" w:rsidRDefault="00F86F7F" w:rsidP="009D4816">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:ind w:left="423"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00695FD2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>صفحه عنوان انگليسي</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECD714E" w14:textId="77777777" w:rsidR="00FD278C" w:rsidRDefault="00FD278C" w:rsidP="00FD278C">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Toc1474811"/>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc1474811"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فصول متن اصلي گزارش</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2A80AC02" w14:textId="77777777" w:rsidR="00B07B4D" w:rsidRPr="00B07B4D" w:rsidRDefault="00B07B4D" w:rsidP="008B55F3">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">مثالي از عناوين فصول مختلف به شرح زير </w:t>
       </w:r>
       <w:r w:rsidR="009F5468">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مي‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>باشد:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25538725" w14:textId="77777777" w:rsidR="00FD278C" w:rsidRPr="008B55F3" w:rsidRDefault="00FD278C" w:rsidP="008B55F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc159163609"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc159689986"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc159163609"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc159689986"/>
       <w:r w:rsidRPr="008B55F3">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مقدمه</w:t>
       </w:r>
       <w:r w:rsidR="00B07B4D" w:rsidRPr="008B55F3">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (در اين فصل از آوردن معادلات رياضي پرهيز شود و فقط </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>به‌صورت</w:t>
       </w:r>
       <w:r w:rsidR="00B07B4D" w:rsidRPr="008B55F3">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
@@ -15080,67 +14801,67 @@
       </w:pPr>
       <w:r w:rsidRPr="008B55F3">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>هدف از انجام تحقيق</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24864990" w14:textId="77777777" w:rsidR="00B07B4D" w:rsidRPr="008B55F3" w:rsidRDefault="00B07B4D" w:rsidP="00FD278C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B55F3">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>نوآوري تحقيق (براي پايان‌نامه)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC0DFD2" w14:textId="77777777" w:rsidR="00FD278C" w:rsidRPr="008B55F3" w:rsidRDefault="00FD278C" w:rsidP="00FD278C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008B55F3">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ساختار گزارش</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58575234" w14:textId="77777777" w:rsidR="00FD278C" w:rsidRPr="008B55F3" w:rsidRDefault="00B07B4D" w:rsidP="00F51677">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008B55F3">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ارائه مفاهيم</w:t>
       </w:r>
       <w:r w:rsidR="00FD278C" w:rsidRPr="008B55F3">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> اوليه</w:t>
       </w:r>
@@ -16053,84 +15774,84 @@
       </w:r>
       <w:r w:rsidR="008B55F3" w:rsidRPr="008B55F3">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> اين </w:t>
       </w:r>
       <w:r w:rsidR="000916F9">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تحقيق</w:t>
       </w:r>
       <w:r w:rsidR="008B55F3" w:rsidRPr="008B55F3">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB0C178" w14:textId="77777777" w:rsidR="00B01105" w:rsidRDefault="00B01105" w:rsidP="00B01105">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc1474812"/>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc1474812"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نكات </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>کل</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> در نحوه بيان</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="1DFAFF06" w14:textId="77777777" w:rsidR="00B01105" w:rsidRDefault="00B01105" w:rsidP="00B01105">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>در ارائه متن، نكات زير را رعايت كنيد:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41164845" w14:textId="77777777" w:rsidR="004B1443" w:rsidRPr="004B1443" w:rsidRDefault="004B1443" w:rsidP="00F51677">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -16734,197 +16455,209 @@
         </w:rPr>
         <w:t xml:space="preserve">نكات نگارشي كه در </w:t>
       </w:r>
       <w:r w:rsidR="00D33797">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">لا‌به‌لاي </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فصول بعدي حسب ارتباط بيان گرديده است به دقّت رعايت گردند.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614A8BDC" w14:textId="77777777" w:rsidR="00B01105" w:rsidRPr="00641D37" w:rsidRDefault="00B01105" w:rsidP="00FD278C">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkEnd w:id="16"/>
     <w:p w14:paraId="03E453E9" w14:textId="77777777" w:rsidR="00FD278C" w:rsidRPr="00641D37" w:rsidRDefault="00FD278C" w:rsidP="00FD278C">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6973D514" w14:textId="77777777" w:rsidR="0015330E" w:rsidRPr="007126AD" w:rsidRDefault="002B1586" w:rsidP="007126AD">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="_Toc1474813"/>
+        <w:pStyle w:val="a0"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc1474813"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>سبك</w:t>
       </w:r>
       <w:r w:rsidR="0015330E" w:rsidRPr="007126AD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> نگارش</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="1BC24C64" w14:textId="77777777" w:rsidR="00B01105" w:rsidRDefault="00B01105" w:rsidP="00F0327A">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc1474814"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مقدمه</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="1BC24C64" w14:textId="77777777" w:rsidR="00B01105" w:rsidRDefault="00B01105" w:rsidP="00F0327A">
-[...12 lines deleted...]
-        <w:t>مقدمه</w:t>
+    <w:p w14:paraId="07F94FEE" w14:textId="77777777" w:rsidR="00B01105" w:rsidRDefault="00B01105" w:rsidP="00D06481">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>استفاده از سبك اين قابليت را براي نويسنده فراهم مي‌آورد که در صورت نياز به تغيير تنظيمات متن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>يا بخشي از آن که ممکن است در مکان‌هاي مختلفي از متن وجود داشته باشد (</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌عنوان</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مثال نوع قلم، اندازه، تورفتگي و ...) فقط کافي است سبك مربوطه اصلاح شود تا تغييرات مورد نظر به </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06481">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>صورت خودکار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در بخش‌هايي از متن که از آن سبك استفاده شده باشد</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06481">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اعمال گردد. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027C0866" w14:textId="237E9905" w:rsidR="00B01105" w:rsidRDefault="00F34986" w:rsidP="00F34986">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc1474815"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B01105">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ديدن سبك‌هاي تعريف شده</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="07F94FEE" w14:textId="77777777" w:rsidR="00B01105" w:rsidRDefault="00B01105" w:rsidP="00D06481">
-[...94 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6B5AE79A" w14:textId="77777777" w:rsidR="00B01105" w:rsidRDefault="00B01105" w:rsidP="00B01105">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">براي ديدن سبك‌هاي تعريف شده مي‌توان مربع كوچك در گوشه پاييني سمت راست </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>styles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -16949,154 +16682,151 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Styles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> باز مي‌شود. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1973E1C8" w14:textId="77777777" w:rsidR="007410AA" w:rsidRDefault="007410AA" w:rsidP="00746B8A">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4964F77A" wp14:editId="4176DBF6">
             <wp:extent cx="3419475" cy="2962275"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3419475" cy="2962275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA9702E" w14:textId="4D9AD625" w:rsidR="00746B8A" w:rsidRDefault="00746B8A" w:rsidP="00746B8A">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="21" w:name="_Toc522695148"/>
+    <w:p w14:paraId="0DA9702E" w14:textId="77777777" w:rsidR="00746B8A" w:rsidRDefault="00746B8A" w:rsidP="00746B8A">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc522695148"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>STYLEREF</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1 \</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>s</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
@@ -17107,815 +16837,839 @@
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>SEQ</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شکل \* </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>ARABIC \s 1</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00BB2C52">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>دیدن سبک</w:t>
       </w:r>
       <w:r w:rsidR="00BB2C52">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00BB2C52">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>های تعریف شده</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="384142DE" w14:textId="257BBE89" w:rsidR="00B01105" w:rsidRDefault="00F34986" w:rsidP="00F34986">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc1474816"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B01105">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>اعمال سبك‌ مورد نظر روي متن</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="384142DE" w14:textId="77777777" w:rsidR="00B01105" w:rsidRDefault="00B01105" w:rsidP="00F86F7F">
-[...14 lines deleted...]
-        <w:t>اعمال سبك‌ مورد نظر روي متن</w:t>
+    <w:p w14:paraId="3AAF144B" w14:textId="77777777" w:rsidR="00B01105" w:rsidRDefault="00B01105" w:rsidP="00B01105">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">براي اعمال سبك مورد نظر روي بخش مورد نظر متن کافي است که آن بخش از متن را انتخاب كرده </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و سپس روي نام سبك مورد نظر کليک کرد. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AA4C52" w14:textId="17495B8C" w:rsidR="00B01105" w:rsidRPr="004F0BC7" w:rsidRDefault="00F34986" w:rsidP="00F34986">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc1474817"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B01105">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>توليد يك سبك جديد</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="3AAF144B" w14:textId="77777777" w:rsidR="00B01105" w:rsidRDefault="00B01105" w:rsidP="00B01105">
+    <w:p w14:paraId="453EE624" w14:textId="77777777" w:rsidR="00B01105" w:rsidRPr="00B01105" w:rsidRDefault="00B01105" w:rsidP="00B01105">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
-          <w:rtl/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلاش كنيد از تغيير دادن دستي </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>پاراگراف‌ها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بپرهيزيد، و در صورت نياز به يك فرمت جديد، پس از تغيير دستي يك پاراگراف، </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>آن را</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">و سپس روي نام سبك مورد نظر کليک کرد. </w:t>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> يك سبك جديد تعريف نماييد. اين كار را با انتخاب آيكون </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Newstyle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> زير پنجره </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>style</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> انجام دهيد. البته با توجه به اينكه سبك</w:t>
+      </w:r>
+      <w:r w:rsidR="00706969">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>هاي اين فايل تقريباً كامل است، نيازي به اين كار نداريد.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AA4C52" w14:textId="77777777" w:rsidR="00B01105" w:rsidRPr="004F0BC7" w:rsidRDefault="00B01105" w:rsidP="00706969">
-[...14 lines deleted...]
-        <w:t>توليد يك سبك جديد</w:t>
+    <w:p w14:paraId="190FD2B0" w14:textId="77777777" w:rsidR="008C2FBD" w:rsidRDefault="002B1586" w:rsidP="00F0327A">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc1474818"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سبك نگارش متن</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="453EE624" w14:textId="77777777" w:rsidR="00B01105" w:rsidRPr="00B01105" w:rsidRDefault="00B01105" w:rsidP="00B01105">
+    <w:p w14:paraId="0F127B17" w14:textId="77777777" w:rsidR="00151109" w:rsidRDefault="00151109" w:rsidP="00706969">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
-          <w:lang w:bidi="fa-IR"/>
-[...30 lines deleted...]
-        <w:t>آن را</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">با توجه در پنجره </w:t>
+      </w:r>
+      <w:r w:rsidR="00363E71">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>سبك</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‌ها مي‌توان ديد که دو </w:t>
+      </w:r>
+      <w:r w:rsidR="00363E71">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>سبك</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> با نام‌هاي </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Normal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>NewParagraph</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00071B43">
-[...42 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00706969">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>‌</w:t>
-[...7 lines deleted...]
-        <w:t>هاي اين فايل تقريباً كامل است، نيازي به اين كار نداريد.</w:t>
+        <w:t>وجود دارد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>. اين</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6EE0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‌ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دو </w:t>
+      </w:r>
+      <w:r w:rsidR="00363E71">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>سبك</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> براي نوشتن متن يک پاراگراف اختصاص داده شده‌اند. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190FD2B0" w14:textId="77777777" w:rsidR="008C2FBD" w:rsidRDefault="002B1586" w:rsidP="00F0327A">
-[...12 lines deleted...]
-        <w:t>سبك نگارش متن</w:t>
+    <w:p w14:paraId="5308C9F7" w14:textId="77777777" w:rsidR="00151109" w:rsidRPr="007126AD" w:rsidRDefault="00151109" w:rsidP="007126AD">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc1474819"/>
+      <w:r w:rsidRPr="007126AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شروع پاراگراف</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="0F127B17" w14:textId="77777777" w:rsidR="00151109" w:rsidRDefault="00151109" w:rsidP="00706969">
+    <w:p w14:paraId="1338F3CE" w14:textId="77777777" w:rsidR="00151109" w:rsidRDefault="00151109" w:rsidP="0020769F">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
-          <w:lang w:bidi="fa-IR"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">با توجه در پنجره </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">براي شروع يک پاراگراف جديد لازم است از </w:t>
       </w:r>
       <w:r w:rsidR="00363E71">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
-          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>سبك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
-          <w:lang w:bidi="fa-IR"/>
-[...36 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>NewParagraph</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
-          <w:lang w:bidi="fa-IR"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> براي نوشتن متن يک پاراگراف اختصاص داده شده‌اند. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> استفاده کرد. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5308C9F7" w14:textId="77777777" w:rsidR="00151109" w:rsidRPr="007126AD" w:rsidRDefault="00151109" w:rsidP="007126AD">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="25" w:name="_Toc1474819"/>
+    <w:p w14:paraId="0AEDEEF8" w14:textId="77777777" w:rsidR="00151109" w:rsidRPr="007126AD" w:rsidRDefault="00151109" w:rsidP="007126AD">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc1474820"/>
       <w:r w:rsidRPr="007126AD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>شروع پاراگراف</w:t>
+        <w:t>ادامه يک پاراگراف</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="1338F3CE" w14:textId="77777777" w:rsidR="00151109" w:rsidRDefault="00151109" w:rsidP="0020769F">
+    <w:p w14:paraId="64F55E5B" w14:textId="77777777" w:rsidR="00151109" w:rsidRDefault="00071B43" w:rsidP="00A95403">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">براي شروع يک پاراگراف جديد لازم است از </w:t>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>همان‌طور</w:t>
+      </w:r>
+      <w:r w:rsidR="00151109">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که مي‌دانيد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نرم‌افزار</w:t>
+      </w:r>
+      <w:r w:rsidR="00456D36" w:rsidRPr="00456D36">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00456D36">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مايكروسافت </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95403">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:r w:rsidR="00151109">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پاراگراف‌ها را</w:t>
+      </w:r>
+      <w:r w:rsidR="00745168">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> با فشردن</w:t>
+      </w:r>
+      <w:r w:rsidR="00151109">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00151109">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Enter</w:t>
+      </w:r>
+      <w:r w:rsidR="00151109">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خاتمه يافته تلقي مي‌کند. گاهي اوقات لازم است در يک پاراگراف به دلايلي مانند تايپ فرمول و يا شکل از </w:t>
+      </w:r>
+      <w:r w:rsidR="00151109">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Enter</w:t>
+      </w:r>
+      <w:r w:rsidR="00151109">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> استفاده کرد. از نظر نگارشي متن تايپ شده بعد از فرمول بايد داراي خواص متن قبل باشد و در ضمن مواردي مانند فرورفتگي در ابتدا</w:t>
+      </w:r>
+      <w:r w:rsidR="00962315">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ي پاراگراف را نداشته باشد. در چنين مواردي لازم است </w:t>
+      </w:r>
+      <w:r w:rsidR="00151109">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از </w:t>
       </w:r>
       <w:r w:rsidR="00363E71">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>سبك</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rtl/>
+      <w:r w:rsidR="00151109">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> استفاده کرد. </w:t>
+      <w:r w:rsidR="00151109">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Normal</w:t>
+      </w:r>
+      <w:r w:rsidR="00151109">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> استفاده کرد.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEDEEF8" w14:textId="77777777" w:rsidR="00151109" w:rsidRPr="007126AD" w:rsidRDefault="00151109" w:rsidP="007126AD">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc1474820"/>
+    <w:p w14:paraId="3431C717" w14:textId="77777777" w:rsidR="0075718F" w:rsidRPr="0075718F" w:rsidRDefault="0075718F" w:rsidP="00D06481">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2967">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>از قرار</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2967">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دا</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>د</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2967">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ن سطور خالي و اضافي در طول متن اجتناب كنيد.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2967">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">بين كلمات </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>داخل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2967">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پاراگراف‌ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2967">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بيش از يك فاصله نباشد.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فواصل اضافي و سطر</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06481">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خالي را با استفاده از جستجو پيدا نموده و حذف كنيد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AF84C2" w14:textId="77777777" w:rsidR="00C11FB0" w:rsidRPr="007126AD" w:rsidRDefault="00C11FB0" w:rsidP="00D06481">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc1474821"/>
       <w:r w:rsidRPr="007126AD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ادامه يک پاراگراف</w:t>
+        <w:t xml:space="preserve">تصحيح </w:t>
+      </w:r>
+      <w:r w:rsidR="00363E71">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سبك</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007126AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پاراگراف‌ها</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007126AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06481">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">از </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007126AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قب</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06481">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ل </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007126AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تايپ شده</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="64F55E5B" w14:textId="77777777" w:rsidR="00151109" w:rsidRDefault="00071B43" w:rsidP="00A95403">
-[...330 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0C850AA7" w14:textId="77777777" w:rsidR="00C11FB0" w:rsidRDefault="00C11FB0" w:rsidP="00D06481">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">براي تصحيح اصلاح </w:t>
       </w:r>
       <w:r w:rsidR="00363E71">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>سبك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -18204,155 +17958,152 @@
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> انتخاب شده تغيير يابد.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F66C07" w14:textId="77777777" w:rsidR="00A155D4" w:rsidRDefault="00A155D4" w:rsidP="00746B8A">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07E141A4" wp14:editId="679FD8D0">
             <wp:extent cx="2855612" cy="5276850"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="15" name="Picture 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2857757" cy="5280814"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169B2DB3" w14:textId="35A134A5" w:rsidR="00746B8A" w:rsidRPr="00C11FB0" w:rsidRDefault="00746B8A" w:rsidP="00746B8A">
+    <w:p w14:paraId="169B2DB3" w14:textId="77777777" w:rsidR="00746B8A" w:rsidRPr="00C11FB0" w:rsidRDefault="00746B8A" w:rsidP="00746B8A">
       <w:pPr>
         <w:pStyle w:val="CaptionFigure"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc522695149"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc522695149"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>STYLEREF</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1 \</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>s</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
@@ -18363,719 +18114,719 @@
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>SEQ</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شکل \* </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>ARABIC \s 1</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00BB2C52">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>انتخاب پاراگراف</w:t>
       </w:r>
       <w:r w:rsidR="00BB2C52">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00BB2C52">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>های با سبک یکسان</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="5A34E7BE" w14:textId="77777777" w:rsidR="00DE214E" w:rsidRDefault="0046663A" w:rsidP="00F0327A">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc1474822"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قلم</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="5A34E7BE" w14:textId="77777777" w:rsidR="00DE214E" w:rsidRDefault="0046663A" w:rsidP="00F0327A">
-[...12 lines deleted...]
-        <w:t>قلم</w:t>
+    <w:p w14:paraId="3AAB5B4F" w14:textId="77777777" w:rsidR="007D09B2" w:rsidRPr="007D09B2" w:rsidRDefault="00DE214E" w:rsidP="00A155D4">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نوع قلم</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4DAA">
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00EE38FB">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مورد استفاده در تمامي متن، يکنواخت و ترجيحا</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50A68">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> قلم</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3DBC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4E50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فارس</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4E50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A155D4">
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:t>Nazanin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0BC7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A155D4">
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:t>Lotus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نازک با اندازه 14 و قلم انگل</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3DBC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>س</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4E50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="009D7053">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">نازک با اندازه 12 در متن و اندازه 10 در </w:t>
+      </w:r>
+      <w:r w:rsidR="003C22ED">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پا</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3A02">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نِوِشت</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12041">
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> باشد. نوع و اندازه قلم براي عناوين مي</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3DBC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE214E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تواند متفاوت انتخاب شود</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0BC7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75DE1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> براي عناوين (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75DE1">
+        <w:t>Heading 1,2,3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75DE1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) از قلم </w:t>
+      </w:r>
+      <w:r w:rsidR="00A155D4">
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:r w:rsidR="00F75DE1">
+        <w:t>Titr</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0BC7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F75DE1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>استفاده گردد</w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>؛ و</w:t>
+      </w:r>
+      <w:r w:rsidR="00172CA6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> براي عناوين </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ر</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>زتر</w:t>
+      </w:r>
+      <w:r w:rsidR="00172CA6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00172CA6">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Heading 4,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00172CA6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) از قلم متن ولي </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r w:rsidR="00172CA6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06481">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ضخیم</w:t>
+      </w:r>
+      <w:r w:rsidR="00172CA6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> استفاده گردد. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0BC7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">در اين فايل نمونه اين اطلاعات در </w:t>
+      </w:r>
+      <w:r w:rsidR="00363E71">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سبك</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50A68">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0BC7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">هاي مختلف تنظيم و ذخيره </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50A68">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شده‌</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0BC7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">اند كه </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به‌راحت</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0BC7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> قابل ان</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50A68">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ت</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0BC7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">خاب هستند. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADAC621" w14:textId="77777777" w:rsidR="0073542E" w:rsidRPr="0073542E" w:rsidRDefault="002113D6" w:rsidP="002113D6">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc1474823"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>صفحه‌بندي</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="3AAB5B4F" w14:textId="77777777" w:rsidR="007D09B2" w:rsidRPr="007D09B2" w:rsidRDefault="00DE214E" w:rsidP="00A155D4">
+    <w:p w14:paraId="15EFD76D" w14:textId="77777777" w:rsidR="002113D6" w:rsidRDefault="0046663A" w:rsidP="00F01A6D">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE214E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>نوع قلم</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>کليه قسم</w:t>
+      </w:r>
+      <w:r w:rsidR="001B539D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ت‌هاي </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE214E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>مورد استفاده در تمامي متن، يکنواخت و ترجيحا</w:t>
-[...6 lines deleted...]
-        <w:t>ً</w:t>
+        <w:t xml:space="preserve">گزارش به صورت </w:t>
+      </w:r>
+      <w:r w:rsidR="00F01A6D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دو</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE214E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> قلم</w:t>
-[...6 lines deleted...]
-        <w:t>‌</w:t>
+        <w:t xml:space="preserve"> رو بر روي کاغذ سفيد مرغوب با ابعاد 7/29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075718F">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>×</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE214E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ها</w:t>
+        <w:t>21 سانت</w:t>
       </w:r>
       <w:r w:rsidR="008F4E50">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ي</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE214E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> فارس</w:t>
-[...6 lines deleted...]
-        <w:t>ي</w:t>
+        <w:t xml:space="preserve"> متر (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE214E">
-        <w:rPr>
-[...342 lines deleted...]
-        <w:t xml:space="preserve">خاب هستند. </w:t>
+        <w:t>A4</w:t>
+      </w:r>
+      <w:r w:rsidR="002113D6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) تايپ شوند.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADAC621" w14:textId="77777777" w:rsidR="0073542E" w:rsidRPr="0073542E" w:rsidRDefault="002113D6" w:rsidP="002113D6">
-[...13 lines deleted...]
-        <w:t>صفحه‌بندي</w:t>
+    <w:p w14:paraId="2D28389B" w14:textId="77777777" w:rsidR="002113D6" w:rsidRPr="007126AD" w:rsidRDefault="002113D6" w:rsidP="002113D6">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc1474824"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حاشيه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007126AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> صفح</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ه‌ها</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="15EFD76D" w14:textId="77777777" w:rsidR="002113D6" w:rsidRDefault="0046663A" w:rsidP="00F01A6D">
+    <w:p w14:paraId="7B105B23" w14:textId="77777777" w:rsidR="00DE214E" w:rsidRDefault="0073542E" w:rsidP="00B9544E">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE214E">
-[...109 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="0073542E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">فاصله سطرها </w:t>
       </w:r>
       <w:r w:rsidR="00CC4783">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">در </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>کل</w:t>
       </w:r>
       <w:r w:rsidR="00CC4783">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> متن </w:t>
       </w:r>
       <w:r w:rsidR="009C7AEC">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>به‌صورت</w:t>
       </w:r>
       <w:r w:rsidR="007F4DAA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> تك سطر</w:t>
       </w:r>
       <w:r w:rsidR="007F4DAA">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="af8"/>
           <w:rtl/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="00CC4783">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> باشد</w:t>
       </w:r>
       <w:r w:rsidRPr="0073542E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00864450">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فاصله متن تا لبه‌ بالايي</w:t>
       </w:r>
@@ -19122,51 +18873,51 @@
         <w:t xml:space="preserve">پاييني صفحه </w:t>
       </w:r>
       <w:r w:rsidR="00B90F1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00864450">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> سانتي‌متر</w:t>
       </w:r>
       <w:r w:rsidR="00B90F1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> باشد البته يك فاصله 5/0 سانتي متري براي شيرازه</w:t>
       </w:r>
       <w:r w:rsidR="007F4DAA">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="af8"/>
           <w:rtl/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidR="00B90F1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> از سمت راست در نظر گرفته شود</w:t>
       </w:r>
       <w:r w:rsidR="00864450">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0073542E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> اين </w:t>
       </w:r>
@@ -19263,71 +19014,71 @@
         <w:t>A3</w:t>
       </w:r>
       <w:r w:rsidRPr="0073542E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>به‌صورت</w:t>
       </w:r>
       <w:r w:rsidRPr="0073542E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> تاخورده) حاشيه رعايت شود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D853CD5" w14:textId="77777777" w:rsidR="002113D6" w:rsidRPr="007126AD" w:rsidRDefault="002113D6" w:rsidP="002113D6">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="32" w:name="_Toc1474825"/>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc1474825"/>
       <w:r w:rsidRPr="007126AD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شماره‌گذاري صفح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ه‌ها</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="3B7B9F9B" w14:textId="77777777" w:rsidR="002113D6" w:rsidRDefault="00071B43" w:rsidP="002113D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>ه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
@@ -19437,71 +19188,71 @@
         </w:rPr>
         <w:t>ه صفحات بايد در وسط و چسبيده به قسمت فوقاني حاشيه پايين صفحه درج شود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536EF8A0" w14:textId="77777777" w:rsidR="002113D6" w:rsidRPr="00E725E0" w:rsidRDefault="002113D6" w:rsidP="002113D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>کليه صفحات متن اصلي پايان‌نامه بايد شماره گذاري شوند.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6344EC43" w14:textId="77777777" w:rsidR="0046663A" w:rsidRPr="00EB6641" w:rsidRDefault="0046663A" w:rsidP="002113D6">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc1474826"/>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc1474826"/>
       <w:r w:rsidRPr="00EB6641">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مشخصات جلد گزارش</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> نهايي</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="6628B3E2" w14:textId="77777777" w:rsidR="0046663A" w:rsidRPr="00E56FC8" w:rsidRDefault="0046663A" w:rsidP="0046663A">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E56FC8">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- جنس جلد از مقوا با ضخامت 2 تا 3 </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>م</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
@@ -19695,82 +19446,82 @@
       </w:r>
       <w:r w:rsidRPr="00E56FC8">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">صورت زرکوب چاپ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شوند</w:t>
       </w:r>
       <w:r w:rsidRPr="00E56FC8">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34ECC3FC" w14:textId="77777777" w:rsidR="00E725E0" w:rsidRPr="00DF49EF" w:rsidRDefault="002113D6" w:rsidP="00F0327A">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_Toc1474827"/>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc1474827"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>فصل‌بندي</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="7A27755B" w14:textId="77777777" w:rsidR="000B6EE0" w:rsidRPr="007126AD" w:rsidRDefault="000B6EE0" w:rsidP="007126AD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc1474828"/>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc1474828"/>
       <w:r w:rsidRPr="007126AD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شماره‌گذاري بخش‌ها و زير بخش‌ها</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="56CE29F4" w14:textId="77777777" w:rsidR="00E725E0" w:rsidRPr="00C8388A" w:rsidRDefault="008B5C2D" w:rsidP="0043053D">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8388A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بخش‌ها</w:t>
       </w:r>
       <w:r w:rsidR="00E725E0" w:rsidRPr="00C8388A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> و زير بخش</w:t>
       </w:r>
       <w:r w:rsidR="00DB1CB9" w:rsidRPr="00C8388A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -20222,64 +19973,64 @@
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>شده‌</w:t>
       </w:r>
       <w:r w:rsidR="00C02917">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>اند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3645EA37" w14:textId="77777777" w:rsidR="002113D6" w:rsidRDefault="002113D6" w:rsidP="00F0327A">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc1474829"/>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc1474829"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نحوه تهيه فهرست مطالب</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="3337001F" w14:textId="77777777" w:rsidR="002113D6" w:rsidRDefault="002113D6" w:rsidP="002113D6">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">در </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>صورت</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -20399,155 +20150,152 @@
         <w:t>ن</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> صورت</w:t>
       </w:r>
       <w:r w:rsidRPr="006B2C4B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> پنجره زير ظاهر مي‌شود</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17435728" w14:textId="77777777" w:rsidR="002113D6" w:rsidRPr="00184831" w:rsidRDefault="00746B8A" w:rsidP="002113D6">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A4D9227" wp14:editId="0CECE645">
             <wp:extent cx="4444365" cy="6134735"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="20" name="Picture 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4444365" cy="6134735"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D735195" w14:textId="72428B9D" w:rsidR="002113D6" w:rsidRPr="00CA3FFC" w:rsidRDefault="008A71FD" w:rsidP="008A71FD">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="37" w:name="_Toc522695150"/>
+    <w:p w14:paraId="0D735195" w14:textId="77777777" w:rsidR="002113D6" w:rsidRPr="00CA3FFC" w:rsidRDefault="008A71FD" w:rsidP="008A71FD">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc522695150"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>STYLEREF</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1 \</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>s</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
@@ -20558,78 +20306,78 @@
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>SEQ</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شکل \* </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>ARABIC \s 1</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002113D6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>: پنجره</w:t>
       </w:r>
       <w:r w:rsidR="00280F35">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> توليد فهرست مطالب</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="1C0D6F83" w14:textId="77777777" w:rsidR="002113D6" w:rsidRDefault="002113D6" w:rsidP="00746B8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph1"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>با انتخاب</w:t>
       </w:r>
       <w:r w:rsidR="00746B8A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -20763,155 +20511,152 @@
         <w:t xml:space="preserve">مه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>F9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پنجره زير ظاهر مي‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65054CD6" w14:textId="77777777" w:rsidR="002113D6" w:rsidRDefault="001163B5" w:rsidP="002113D6">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="774AA188" wp14:editId="0523CEA7">
             <wp:extent cx="2838450" cy="1495425"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="22" name="Picture 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 12"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2838450" cy="1495425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1761A927" w14:textId="481E84FE" w:rsidR="002113D6" w:rsidRDefault="008A71FD" w:rsidP="008A71FD">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="38" w:name="_Toc522695151"/>
+    <w:p w14:paraId="1761A927" w14:textId="77777777" w:rsidR="002113D6" w:rsidRDefault="008A71FD" w:rsidP="008A71FD">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc522695151"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>STYLEREF</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1 \</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>s</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
@@ -20922,232 +20667,232 @@
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>SEQ</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شکل \* </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>ARABIC \s 1</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002113D6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>: بهنگام کردن محتواي جدول فهرست مطالب</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="18A2F6DE" w14:textId="77777777" w:rsidR="002113D6" w:rsidRPr="0092230C" w:rsidRDefault="002113D6" w:rsidP="00352D50">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ممکن است تا اين مرحله هنوز اعداد شماره صفحات به صورت انگليسي باشند که با </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ک‌بار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بهنگام کردن شماره صفحات اين مشکل حل مي‌شود. در </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>صورت</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> جدول نياز به تغيير کلي داشته باشد</w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مثلاً</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> يک عنوان اضافه و يا کم شده باشد، با انتخاب گزينه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Update entire table</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مي‌توان مجدداً جدول را بهنگام کرد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE550E1" w14:textId="77777777" w:rsidR="000C2C83" w:rsidRPr="000C2C83" w:rsidRDefault="000C2C83" w:rsidP="00F0327A">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc1474830"/>
+      <w:r w:rsidRPr="000C2C83">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جدول</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1CB9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2C83">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها و شکل</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1CB9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2C83">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="18A2F6DE" w14:textId="77777777" w:rsidR="002113D6" w:rsidRPr="0092230C" w:rsidRDefault="002113D6" w:rsidP="00352D50">
-[...158 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7E5CA459" w14:textId="77777777" w:rsidR="00172CA6" w:rsidRDefault="000C2C83" w:rsidP="00746B8A">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C2C83">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تمامي شکل</w:t>
       </w:r>
       <w:r w:rsidR="00DB1CB9">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r w:rsidRPr="000C2C83">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -21983,93 +21728,93 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> عنوان شكل كمتر از يك خط و ترجيحاً نيم خط و </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>به‌صورت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> جمله ناقص باشد. بقيه توضيحات در متن آورده شود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EFC4F12" w14:textId="77777777" w:rsidR="000C2C83" w:rsidRPr="007126AD" w:rsidRDefault="000C2C83" w:rsidP="007126AD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="40" w:name="_Toc1474831"/>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc1474831"/>
       <w:r w:rsidRPr="007126AD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>شماره‌گذاري</w:t>
       </w:r>
       <w:r w:rsidR="00C02917">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> خودكار</w:t>
       </w:r>
       <w:r w:rsidRPr="007126AD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> شکل‌ها</w:t>
       </w:r>
       <w:r w:rsidR="00E85727" w:rsidRPr="007126AD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> و </w:t>
       </w:r>
       <w:r w:rsidR="00A86160" w:rsidRPr="007126AD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>جدول‌ها</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="00A86160" w:rsidRPr="007126AD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407236C3" w14:textId="77777777" w:rsidR="00CF66A3" w:rsidRDefault="000C2C83" w:rsidP="0046663A">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>به طور کلي براي شماره‌گذاري موضوعاتي که متعلق به يک خانواده هستند (</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
@@ -22186,151 +21931,148 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF66A3">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد از دنبال کردن اين مسير پنجره </w:t>
       </w:r>
       <w:r w:rsidR="003D7C57">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ظاهر خواهد شد.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78ABACC8" w14:textId="77777777" w:rsidR="0027004D" w:rsidRPr="009D4E69" w:rsidRDefault="007D10C3" w:rsidP="003D7C57">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49BB940A" wp14:editId="3C2B2664">
             <wp:extent cx="3019425" cy="2390775"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="21" name="Picture 21"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3019425" cy="2390775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D105B9B" w14:textId="3FAE1D67" w:rsidR="00F156E7" w:rsidRPr="00F156E7" w:rsidRDefault="008A71FD" w:rsidP="008A71FD">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="41" w:name="_Toc522695152"/>
+    <w:p w14:paraId="6D105B9B" w14:textId="77777777" w:rsidR="00F156E7" w:rsidRPr="00F156E7" w:rsidRDefault="008A71FD" w:rsidP="008A71FD">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc522695152"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>STYLEREF</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1 \</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>s</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
@@ -22341,1119 +22083,1119 @@
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>SEQ</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شکل \* </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>ARABIC \s 1</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F156E7">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">: پنجره </w:t>
       </w:r>
       <w:r w:rsidR="00F156E7">
         <w:t>caption</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="27973954" w14:textId="77777777" w:rsidR="000C2C83" w:rsidRDefault="00A95403" w:rsidP="002C55E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>د</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ر </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>صورتی که</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در فيلد </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Label</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عنوان مورد نظر وجود نداشته باشد با انتخاب دکمه </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>NewLabel</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مي‌توان عنوان خانواده مورد نظر را تعريف کرد</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0767F">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0767F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>(اين عنوان مي‌تواند هم به فارسي و هم به انگليسي باشد)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. پس از آن با انتخاب دکمه </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Numbering</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مي‌توان تنظيمات لازم براي شماره‌گذاري را انجام داد. </w:t>
+      </w:r>
+      <w:r w:rsidR="00146C3D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">با اين کار  </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نرم‌افزار</w:t>
+      </w:r>
+      <w:r w:rsidR="00146C3D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> براي هر خانواده يک پايگاه داده</w:t>
+      </w:r>
+      <w:r w:rsidR="00146C3D">
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidR="00146C3D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ايجاد مي‌کند که به ترتيب شماره‌گذاري در متن مرتب شده‌اند</w:t>
+      </w:r>
+      <w:r w:rsidR="007D10C3">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7F1445" w14:textId="77777777" w:rsidR="00146C3D" w:rsidRDefault="00146C3D" w:rsidP="00632ABB">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">در صورتي كه مشاهده كرديد بخشي از عدد وارد شده توسط </w:t>
+      </w:r>
+      <w:r>
+        <w:t>caption</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در متن </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> انگليسي است، براي </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مشكل، </w:t>
+      </w:r>
+      <w:r w:rsidR="003D7C57">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">بايد </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">گزينه </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:t>Exclude label from caption</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">را </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">انتخاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>كنيد</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ولي </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ن</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> صورت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعد از فشردن دکمه </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>OK</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ايجاد شماره</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بايد </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عنوان </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF451D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>خانواده مورد نظر (</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌عنوان</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF451D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مثال </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>شکل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF451D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به طور دستي </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در متن </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تايپ شود. </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به عبارت</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فقط شماره </w:t>
+      </w:r>
+      <w:r w:rsidR="00632ABB">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن عضو از خانواده </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ن‌گونه</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7C57">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به طور خودكار</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44F56">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اضافه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مي‌</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44F56">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>شود</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2CE9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0767F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79398337" w14:textId="77777777" w:rsidR="00B0767F" w:rsidRDefault="00B0767F" w:rsidP="00146C3D">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">توجه به اين نکته لازم است که در </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>صورتی که</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> جاي اين شماره در متن تغيير کند (که </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>معمولاً</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> با تغيير مکان يکي از اعضاي آن خانواده </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مثلاً</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تغيير مکان شکل لزوم پيدا مي‌کند) نرم</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90591">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">افزار به طور </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>خودکار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00146C3D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008A502C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و يا </w:t>
+      </w:r>
+      <w:r w:rsidR="00146C3D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس از انتخاب كل متن و فشردن كليد </w:t>
+      </w:r>
+      <w:r w:rsidR="00146C3D">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>F9</w:t>
+      </w:r>
+      <w:r w:rsidR="00146C3D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مکان آن عضو از خانواده را نيز اصلاح مي‌کند. به اين ترتيب ديگر نياز به داشتن دغدغه اصلاح شماره درج شده</w:t>
+      </w:r>
+      <w:r w:rsidR="002D743B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مثلاً</w:t>
+      </w:r>
+      <w:r w:rsidR="002D743B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>هنگام</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی‌</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>که</w:t>
+      </w:r>
+      <w:r w:rsidR="002D743B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> يک شکل </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90591">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>جديد</w:t>
+      </w:r>
+      <w:r w:rsidR="002D743B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> قبل از شکل مزبور اضافه و يا حذف مي‌شود)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وجود ندارد. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6BC167" w14:textId="77777777" w:rsidR="00A967B3" w:rsidRPr="007126AD" w:rsidRDefault="00A967B3" w:rsidP="007126AD">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc1474832"/>
+      <w:r w:rsidRPr="007126AD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ارجاع به يک شکل و يا جدول</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="27973954" w14:textId="77777777" w:rsidR="000C2C83" w:rsidRDefault="00A95403" w:rsidP="002C55E0">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">ر </w:t>
+    <w:p w14:paraId="76E75FF6" w14:textId="77777777" w:rsidR="008A71FD" w:rsidRDefault="00BA208D" w:rsidP="008A71FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>صورتی که</w:t>
       </w:r>
-      <w:r w:rsidR="006B2CE9">
-[...77 lines deleted...]
-        <w:t xml:space="preserve">با اين کار  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> براي شماره‌گذاري شکل‌ها و يا هر خانواده ديگر از اشياء </w:t>
+      </w:r>
+      <w:r w:rsidR="000651C7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از </w:t>
+      </w:r>
+      <w:r w:rsidR="000651C7">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Caption</w:t>
+      </w:r>
+      <w:r w:rsidR="000651C7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> استفاده شده باشد، هر جا لازم باشد </w:t>
+      </w:r>
+      <w:r w:rsidR="00862699">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">که </w:t>
+      </w:r>
+      <w:r w:rsidR="000651C7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به يک عضو از يک خانواده ارجاع شود (</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>نرم‌افزار</w:t>
-[...55 lines deleted...]
-          <w:rtl/>
+        <w:t>مثلاً</w:t>
+      </w:r>
+      <w:r w:rsidR="000651C7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در متن </w:t>
       </w:r>
+      <w:r w:rsidR="00862699">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به يک شکل ارجاع شود</w:t>
+      </w:r>
+      <w:r w:rsidR="000651C7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) بجاي اينکه به طور دستي شماره </w:t>
+      </w:r>
+      <w:r w:rsidR="00427787">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>آن عضو</w:t>
+      </w:r>
+      <w:r w:rsidR="000651C7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> درج گردد، مي‌توان </w:t>
+      </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> انگليسي است، براي </w:t>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ا</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
-        </w:rPr>
-[...80 lines deleted...]
-        <w:t xml:space="preserve">در </w:t>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ن</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کار</w:t>
+      </w:r>
+      <w:r w:rsidR="000651C7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را از طريق مسير </w:t>
+      </w:r>
+      <w:r w:rsidR="000651C7">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Reference</w:t>
+      </w:r>
+      <w:r w:rsidR="0046663A">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000651C7">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0046663A">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Captions/</w:t>
+      </w:r>
+      <w:r w:rsidR="000651C7">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Cross-reference</w:t>
+      </w:r>
+      <w:r w:rsidR="000651C7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> انجام داد. در </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ا</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ن</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> صورت</w:t>
       </w:r>
-      <w:r>
-[...536 lines deleted...]
-      </w:r>
       <w:r w:rsidR="000651C7">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">از </w:t>
-[...190 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> پنجره‌ </w:t>
       </w:r>
       <w:r w:rsidR="008A71FD">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008A71FD">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="008A71FD">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText>REF</w:instrText>
       </w:r>
       <w:r w:rsidR="008A71FD">
         <w:rPr>
           <w:rtl/>
@@ -23465,70 +23207,70 @@
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText>Ref522636000 \h</w:instrText>
       </w:r>
       <w:r w:rsidR="008A71FD">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="008A71FD">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008A71FD">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008A71FD">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008A71FD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ظاهر مي‌شود که يکي از فيلدهاي آن </w:t>
       </w:r>
       <w:r w:rsidR="008A71FD">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
@@ -23646,155 +23388,152 @@
         <w:t xml:space="preserve"> شكل (محلي که براي اولين بار </w:t>
       </w:r>
       <w:r w:rsidR="008A71FD">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Caption</w:t>
       </w:r>
       <w:r w:rsidR="008A71FD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تعريف شده است) منتقل مي‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25594E84" w14:textId="77777777" w:rsidR="00427787" w:rsidRDefault="008A71FD" w:rsidP="00456D36">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E6C8D3D" wp14:editId="05733EDF">
             <wp:extent cx="3914775" cy="2977312"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="23" name="Picture 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 13"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3917476" cy="2979366"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E25D207" w14:textId="4F147A0A" w:rsidR="00427787" w:rsidRPr="00427787" w:rsidRDefault="008A71FD" w:rsidP="008A71FD">
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="44" w:name="_Toc522695153"/>
+    <w:p w14:paraId="6E25D207" w14:textId="77777777" w:rsidR="00427787" w:rsidRPr="00427787" w:rsidRDefault="008A71FD" w:rsidP="008A71FD">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Ref522636000"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc522695153"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>STYLEREF</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1 \</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>s</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
@@ -23805,95 +23544,95 @@
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>SEQ</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شکل \* </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>ARABIC \s 1</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00427787">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">: پنجره </w:t>
       </w:r>
       <w:r w:rsidR="00427787">
         <w:t>Cross-reference</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="3BF73999" w14:textId="77777777" w:rsidR="00862699" w:rsidRPr="007126AD" w:rsidRDefault="00862699" w:rsidP="007126AD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="_Toc1474833"/>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc1474833"/>
       <w:r w:rsidRPr="007126AD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">مزاياي استفاده از </w:t>
       </w:r>
       <w:r w:rsidRPr="007126AD">
         <w:t>Caption</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="16698185" w14:textId="77777777" w:rsidR="00A2046A" w:rsidRDefault="00862699" w:rsidP="0043053D">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هر چند انجام اين همه مراحل براي درج يک شماره در متن زياد به نظر مي‌رسد اما </w:t>
       </w:r>
       <w:r w:rsidR="00A2046A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ا</w:t>
       </w:r>
@@ -24158,65 +23897,65 @@
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فهرست </w:t>
       </w:r>
       <w:r w:rsidR="00315FF2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>را بهنگام کرد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBA5780" w14:textId="77777777" w:rsidR="002B1586" w:rsidRDefault="002B1586" w:rsidP="002B1586">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="47" w:name="_Toc169578454"/>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc1474834"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc169578454"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نحوه تهيه فهرست شکل‌ها و جدول‌ها</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="03BB8BF7" w14:textId="77777777" w:rsidR="002B1586" w:rsidRDefault="002B1586" w:rsidP="008A71FD">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>براي تهيه فهرست از شکل‌ها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -24306,157 +24045,154 @@
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. در قسمت </w:t>
       </w:r>
       <w:r>
         <w:t>CaptionLablel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>، جدول و يا شكل را انتخاب كنيد:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF53AA0" w14:textId="77777777" w:rsidR="002B1586" w:rsidRPr="00086281" w:rsidRDefault="008A71FD" w:rsidP="002B1586">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="313F9F18" wp14:editId="70C72A64">
             <wp:extent cx="4722627" cy="4191000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="24" name="Picture 24"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 14"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4727765" cy="4195560"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D6F94B" w14:textId="59FC20A3" w:rsidR="002B1586" w:rsidRDefault="008A71FD" w:rsidP="008A71FD">
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc522695154"/>
+    <w:p w14:paraId="76D6F94B" w14:textId="77777777" w:rsidR="002B1586" w:rsidRDefault="008A71FD" w:rsidP="008A71FD">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Ref522636325"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc168466499"/>
+      <w:bookmarkStart w:id="49" w:name="_Ref169669331"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc522695154"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>STYLEREF</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1 \</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>s</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
@@ -24467,741 +24203,749 @@
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>SEQ</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شکل \* </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>ARABIC \s 1</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidR="002B1586">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>: تنظيمات لازم براي تهيه فهرست شکل‌ها و جدول‌ها</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="48"/>
-      <w:r w:rsidR="002B1586">
-[...5 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="3026A50A" w14:textId="77777777" w:rsidR="002B1586" w:rsidRDefault="00071B43" w:rsidP="008A71FD">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>همان‌طور</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1586">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که از</w:t>
+      </w:r>
+      <w:r w:rsidR="008A71FD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A71FD">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008A71FD">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008A71FD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>REF</w:instrText>
+      </w:r>
+      <w:r w:rsidR="008A71FD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> _</w:instrText>
+      </w:r>
+      <w:r w:rsidR="008A71FD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>Ref522636325 \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="008A71FD">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008A71FD">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008A71FD">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">شکل </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏3</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="008A71FD">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="002B1586">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ديده مي‌شود فيلدي با نام </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1586">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Caption label</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1586">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وجود دارد که با باز کردن آن کليه عناوين </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1586">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>caption</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1586">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تعريف شده در متن قابل </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>رؤیت</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1586">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> است. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌عنوان</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1586">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مثال اگر شکل‌ها با عنوان "</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1586" w:rsidRPr="00184831">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1586">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شکل " تعريف شده باشند با انتخاب آن مي‌توان از کليه اعضاي خانواده "شکل" فهرست تهيه کرد (در مورد تهيه فهرست جدول‌ها نيز به طريق مشابه با انتخاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مثلاً</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1586">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "جدول" مي‌توان از اعضاي خانواده جدول فهرست تهيه کرد) . بقيه تنظيمات را</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1586">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مي‌توان متناسب با نياز </w:t>
+      </w:r>
+      <w:r w:rsidR="00004080">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>انجام داد</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1586">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55962E99" w14:textId="77777777" w:rsidR="002B1586" w:rsidRDefault="002B1586" w:rsidP="0058567A">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">توجه: در </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>صورتی که</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بنا به دلايلي عناوين مختلفي براي شکل‌ها تعريف شده باشد، </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌عنوان</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مثال </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Figure_A1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Figure_A2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و ... براي تهيه فهرست از همگي‌ </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>آن‌ها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مي‌توان ابتدا از اعضاي </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فهرست </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">تهيه کرده و سپس بلافاصله با قرار دادن مکان‌نما درست بعد از آخرين خط فهرست تهيه شده، براي اعضاي </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Figure_A1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فهرست تهيه کرد. در اين حالت دو (يا چند) فهرست مختلف پشت سر هم مرتب شده‌اند که براي بهنگام کردن </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>آن‌ها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> لازم است هر کدام را مجزا بهنگام نمود. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8685BC" w14:textId="77777777" w:rsidR="00CA5048" w:rsidRPr="00B43A88" w:rsidRDefault="0075718F" w:rsidP="00F0327A">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc1474835"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>توضيحات متن با استفاده از</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C22ED">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پا</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3A02">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نِوِشت</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
-    <w:p w14:paraId="3026A50A" w14:textId="1A211EEC" w:rsidR="002B1586" w:rsidRDefault="00071B43" w:rsidP="008A71FD">
+    <w:p w14:paraId="2CC57B8D" w14:textId="77777777" w:rsidR="00CA5048" w:rsidRPr="00CA5048" w:rsidRDefault="00CA5048" w:rsidP="00634F2C">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
-          <w:lang w:bidi="fa-IR"/>
-[...22 lines deleted...]
-          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5048">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در صورتي که يک عبارت يا واژه نياز به توضيح خاصي داشته باشد ا</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD004C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5048">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ن توضيح را </w:t>
+      </w:r>
+      <w:r w:rsidR="00634F2C" w:rsidRPr="00CA5048">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مي</w:t>
+      </w:r>
+      <w:r w:rsidR="00634F2C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5048">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">توان به صورت </w:t>
+      </w:r>
+      <w:r w:rsidR="003C22ED">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پا</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3A02">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نِوِشت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5048">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در همان صفحه آورد. در اين صورت، عبارت يا واژه توسط شمار</w:t>
+      </w:r>
+      <w:r w:rsidR="0004717B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ه‌اي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5048">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به صورت </w:t>
+      </w:r>
+      <w:r w:rsidR="003C22ED">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بالانويس</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0082">
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5048">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در بالا و سمت چپ آن تايپ </w:t>
+      </w:r>
+      <w:r w:rsidR="00634F2C" w:rsidRPr="00CA5048">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مي</w:t>
+      </w:r>
+      <w:r w:rsidR="00634F2C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5048">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">شود و در </w:t>
+      </w:r>
+      <w:r w:rsidR="003C22ED">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پا</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3A02">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نِوِشت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5048">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، توض</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0082">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يح مربوط به آن شمـاره آورده شود</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5048">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F21AC9C" w14:textId="77777777" w:rsidR="0075718F" w:rsidRDefault="0075718F" w:rsidP="006922A6">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91040">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در عناوين</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A71FD">
-[...236 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> بنا به دلايلي عناوين مختلفي براي شکل‌ها تعريف شده باشد، </w:t>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>فصل‌ها</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3A02" w:rsidRPr="001F1EFD">
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidR="005D3A02">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">زير </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...144 lines deleted...]
-        <w:t>پا</w:t>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فصل‌ها</w:t>
       </w:r>
       <w:r w:rsidR="005D3A02">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...227 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="af8"/>
           <w:rtl/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00C91040">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> نبايد </w:t>
       </w:r>
       <w:r w:rsidR="003C22ED">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نويسي انجام گردد،</w:t>
       </w:r>
@@ -25367,175 +25111,172 @@
           <w:rFonts w:hint="cs"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText>Ref522636571 \h</w:instrText>
       </w:r>
       <w:r w:rsidR="006922A6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="006922A6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="006922A6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="006922A6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006922A6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ظاهر می</w:t>
       </w:r>
       <w:r w:rsidR="006922A6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="006922A6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E7B517" w14:textId="77777777" w:rsidR="00CA0046" w:rsidRDefault="006922A6" w:rsidP="00CA0046">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23B233E5" wp14:editId="067D8B85">
             <wp:extent cx="2623142" cy="3638550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="25" name="Picture 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 15"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2627215" cy="3644200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091AF3B9" w14:textId="167F7C97" w:rsidR="00CA0046" w:rsidRPr="00CA0046" w:rsidRDefault="006922A6" w:rsidP="006922A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Caption"/>
+    <w:p w14:paraId="091AF3B9" w14:textId="77777777" w:rsidR="00CA0046" w:rsidRPr="00CA0046" w:rsidRDefault="006922A6" w:rsidP="006922A6">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Ref522636571"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="55" w:name="_Toc522695155"/>
+      <w:bookmarkStart w:id="52" w:name="_Ref522636571"/>
+      <w:bookmarkStart w:id="53" w:name="_Ref169668196"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc522695155"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:instrText>STYLEREF</w:instrText>
@@ -25545,51 +25286,51 @@
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1 \</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:instrText>s</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
@@ -25614,161 +25355,161 @@
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شکل \* </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:instrText>ARABIC \s 1</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidR="00CA0046">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD769F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تنظيمات </w:t>
+      </w:r>
+      <w:r w:rsidR="003C22ED">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>پا</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3A02">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>نِوِشت</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="53"/>
-      <w:r w:rsidR="00CA0046">
-[...30 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="6A04B4CE" w14:textId="77777777" w:rsidR="0075718F" w:rsidRPr="00B43A88" w:rsidRDefault="0075718F" w:rsidP="0075718F">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc1474836"/>
+      <w:r w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">درج </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD004C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لغات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> انگل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>س</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4E50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در متن فارسي</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
-    <w:p w14:paraId="6A04B4CE" w14:textId="77777777" w:rsidR="0075718F" w:rsidRPr="00B43A88" w:rsidRDefault="0075718F" w:rsidP="0075718F">
-[...58 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5199304E" w14:textId="77777777" w:rsidR="0075718F" w:rsidRPr="00005DF2" w:rsidRDefault="0075718F" w:rsidP="00CB2AB6">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>از معادل فارسي لغات در م</w:t>
       </w:r>
       <w:r w:rsidR="003C22ED">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تن استفاده كنيد و</w:t>
       </w:r>
       <w:r w:rsidR="00230947">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -25892,51 +25633,51 @@
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> با</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> پس خور (</w:t>
       </w:r>
       <w:r>
         <w:t>FL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="af8"/>
           <w:rtl/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. سپس </w:t>
       </w:r>
       <w:r w:rsidR="00634F2C">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مي‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">توان از </w:t>
       </w:r>
@@ -26057,74 +25798,74 @@
       </w:r>
       <w:r w:rsidRPr="00005DF2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>) نوشته شو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ن</w:t>
       </w:r>
       <w:r w:rsidRPr="00005DF2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>د.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CDF08A2" w14:textId="77777777" w:rsidR="0075718F" w:rsidRPr="00B43A88" w:rsidRDefault="0075718F" w:rsidP="0075718F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="2"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc169578456"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc1474837"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc169578456"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc1474837"/>
       <w:r w:rsidRPr="00E56FC8">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>روابط رياضي و فرمو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ل‌ها</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
-      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="135B2910" w14:textId="77777777" w:rsidR="00BC2CAD" w:rsidRDefault="00BC2CAD" w:rsidP="00B05195">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00005DF2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فرمو</w:t>
       </w:r>
       <w:r w:rsidR="0004717B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ل‌ها</w:t>
       </w:r>
       <w:r w:rsidRPr="00005DF2">
         <w:rPr>
@@ -26225,61 +25966,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> صفحه و شماره آن در سمت راست صفحه قرار گ</w:t>
       </w:r>
       <w:r w:rsidR="00526053">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">رد. </w:t>
       </w:r>
       <w:r w:rsidRPr="00005DF2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>طبق نمونه زير:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B43082E" w14:textId="3F706790" w:rsidR="00E53E43" w:rsidRPr="00E53E43" w:rsidRDefault="00E53E43" w:rsidP="0098429B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Caption"/>
+    <w:p w14:paraId="2B43082E" w14:textId="77777777" w:rsidR="00E53E43" w:rsidRPr="00E53E43" w:rsidRDefault="00E53E43" w:rsidP="0098429B">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Ref522639081"/>
+      <w:bookmarkStart w:id="58" w:name="_Ref522639081"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -26291,51 +26032,51 @@
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1 \</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText>s</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
@@ -26360,114 +26101,114 @@
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> معادله \* </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:instrText>ARABIC \s 1</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="_Ref522639073"/>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkStart w:id="59" w:name="_Ref522639073"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">)                                  </w:t>
       </w:r>
       <w:r w:rsidR="0098429B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
       <w:r w:rsidR="0098429B" w:rsidRPr="00E53E43">
         <w:rPr>
           <w:position w:val="-14"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:object w:dxaOrig="1260" w:dyaOrig="400" w14:anchorId="195E310E">
-          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:62.25pt;height:20.25pt" o:ole="">
-            <v:imagedata r:id="rId31" o:title=""/>
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:63pt;height:20.25pt" o:ole="">
+            <v:imagedata r:id="rId30" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1671290900" r:id="rId32"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1853138018" r:id="rId31"/>
         </w:object>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459D9D7C" w14:textId="03712646" w:rsidR="00B055DC" w:rsidRDefault="00B05195" w:rsidP="00E53E43">
+    <w:p w14:paraId="459D9D7C" w14:textId="77777777" w:rsidR="00B055DC" w:rsidRDefault="00B05195" w:rsidP="00E53E43">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00005DF2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">که بيان کننده رابطه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00005DF2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -26568,70 +26309,70 @@
           <w:rFonts w:hint="cs"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText>Ref522638389 \h</w:instrText>
       </w:r>
       <w:r w:rsidR="00CB2AB6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00CB2AB6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CB2AB6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00CB2AB6">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E53E43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00E53E43">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
@@ -26687,70 +26428,70 @@
           <w:rFonts w:hint="cs"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText>Ref522638975 \h</w:instrText>
       </w:r>
       <w:r w:rsidR="001B4740">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="001B4740">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001B4740">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="001B4740">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001B4740">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB2AB6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -26763,155 +26504,153 @@
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00CB2AB6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>توانید معادلات ریاضی را به راحتی بنویسید.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AAF708B" w14:textId="77777777" w:rsidR="00E53E43" w:rsidRDefault="00E53E43" w:rsidP="00CB2AB6">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:lang w:bidi="fa-IR"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D8CA15B" wp14:editId="2716ED89">
             <wp:extent cx="4574616" cy="3152775"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="26" name="Picture 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 28"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33">
+                    <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4582614" cy="3158287"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477D5DCF" w14:textId="1F185043" w:rsidR="00E53E43" w:rsidRDefault="00E53E43" w:rsidP="00E53E43">
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="62" w:name="_Toc522695156"/>
+    <w:p w14:paraId="477D5DCF" w14:textId="77777777" w:rsidR="00E53E43" w:rsidRDefault="00E53E43" w:rsidP="00E53E43">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Ref522638389"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc522695156"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>STYLEREF</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1 \</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>s</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
@@ -26922,207 +26661,205 @@
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>SEQ</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شکل \* </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>ARABIC \s 1</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2AB6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پنجره</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2AB6">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CB2AB6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی انتخاب ویرایشگر معادله</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="61"/>
-      <w:r>
-[...26 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="2F84BBD2" w14:textId="77777777" w:rsidR="00CB2AB6" w:rsidRDefault="00CB2AB6" w:rsidP="00CB2AB6">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35A37391" wp14:editId="5A955080">
             <wp:extent cx="4838700" cy="1657350"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="28" name="Picture 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 36"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34">
+                    <a:blip r:embed="rId33">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4838700" cy="1657350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1226372A" w14:textId="18D168CB" w:rsidR="00CB2AB6" w:rsidRDefault="00CB2AB6" w:rsidP="00CB2AB6">
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="_Toc522695157"/>
+    <w:p w14:paraId="1226372A" w14:textId="77777777" w:rsidR="00CB2AB6" w:rsidRDefault="00CB2AB6" w:rsidP="00CB2AB6">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Ref522638975"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc522695157"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>STYLEREF</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1 \</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>s</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
@@ -27133,1693 +26870,1692 @@
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>SEQ</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شکل \* </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>ARABIC \s 1</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>: ویرایشگر معادله</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="63"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>: ویرایشگر معادله</w:t>
+    </w:p>
+    <w:p w14:paraId="5F1F11DC" w14:textId="77777777" w:rsidR="00550746" w:rsidRDefault="00E2039C" w:rsidP="001B4740">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">براحتي </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5468">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مي‌</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">توان با استفاده از </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Cross reference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به معادله شماره</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>REF</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> _</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>Ref522639081 \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏3</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در متن ارجاع د</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>اد. اگر دک</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مه كنترل را گرفته و روي </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>REF</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> _</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>Ref522639081 \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏3</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> كليك كنيد، مكان نما به محل معادله </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>REF</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> _</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>Ref522639081 \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏3</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="001B4740">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>خواهد رفت.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FD0953" w14:textId="77777777" w:rsidR="00BC2CAD" w:rsidRDefault="00550746" w:rsidP="00550746">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">براي حفظ منطقي بودن ترتيب بيان، دقت كنيد كه به شماره فرمول قبل از </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>محل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> قرارگيري فرمول در متن، اشاره نشده باشد. در </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>صورت</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> احساس </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5468">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مي‌</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كنيد اين كار لازم است، بايد فرمول‌هاي را </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>جابجا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> كنيد تا </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>دستورالعمل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فوق قابل انجام باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175B9E48" w14:textId="77777777" w:rsidR="00B06EC7" w:rsidRDefault="00B06EC7" w:rsidP="00F0327A">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc1474838"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">نحوه </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تازه‌ساز</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شماره‌ها </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خودكار</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
-    <w:p w14:paraId="5F1F11DC" w14:textId="3611A857" w:rsidR="00550746" w:rsidRDefault="00E2039C" w:rsidP="001B4740">
+    <w:p w14:paraId="30D3DD90" w14:textId="77777777" w:rsidR="00B06EC7" w:rsidRPr="00B06EC7" w:rsidRDefault="00B06EC7" w:rsidP="006C1248">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
-          <w:lang w:bidi="fa-IR"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> به معادله شماره</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">پس از جابجايي معادلات، </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شکل‌ها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، جداول و يا پس از كپي كردن مجدد </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آن‌ها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C1248">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شماره‌</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">هاي </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آن‌ها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> موقتاً در مقادير قبلي خود باقي مي‌ماند. اين جاي نگراني ندارد و هر زمان كه تمايل به مرتب نمودن </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شماره‌ها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را داشتيد كافي است تمامي آن بخش از متن را كه در آن تغييراتي داده شده انتخاب كنيد و سپس كليد </w:t>
+      </w:r>
+      <w:r>
+        <w:t>F9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را بفشاريد. </w:t>
       </w:r>
       <w:r w:rsidR="001B4740">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
-          <w:lang w:bidi="fa-IR"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">براي </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تازه‌ساز</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidR="001B4740">
         <w:rPr>
-          <w:rtl/>
-[...2 lines deleted...]
-        <w:fldChar w:fldCharType="begin"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کل</w:t>
       </w:r>
       <w:r w:rsidR="001B4740">
         <w:rPr>
-          <w:rtl/>
-[...2 lines deleted...]
-        <w:instrText xml:space="preserve"> </w:instrText>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فايل دگ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">مه </w:t>
+      </w:r>
+      <w:r w:rsidR="00050DE2">
+        <w:t>Ctrl+A</w:t>
       </w:r>
       <w:r w:rsidR="001B4740">
         <w:rPr>
-          <w:lang w:bidi="fa-IR"/>
-[...318 lines deleted...]
-        <w:t>خواهد رفت.</w:t>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را فشار دهيد و سپس دگ</w:t>
+      </w:r>
+      <w:r w:rsidR="00050DE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مه </w:t>
+      </w:r>
+      <w:r w:rsidR="00050DE2">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>F9</w:t>
+      </w:r>
+      <w:r w:rsidR="00050DE2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را بزنيد.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FD0953" w14:textId="77777777" w:rsidR="00BC2CAD" w:rsidRDefault="00550746" w:rsidP="00550746">
-[...116 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4AE7BA00" w14:textId="77777777" w:rsidR="0099174B" w:rsidRPr="00B43A88" w:rsidRDefault="0075718F" w:rsidP="00161F2C">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc1474839"/>
+      <w:r w:rsidRPr="00E56FC8">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نحوه </w:t>
       </w:r>
-      <w:r w:rsidR="00071B43">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> خودكار</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مرجع دهي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56FC8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در متن </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">با استفاده از </w:t>
+      </w:r>
+      <w:r w:rsidR="003C22ED">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پايان</w:t>
+      </w:r>
+      <w:r w:rsidR="00161F2C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3A02">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نِوِشت</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
-    <w:p w14:paraId="30D3DD90" w14:textId="77777777" w:rsidR="00B06EC7" w:rsidRPr="00B06EC7" w:rsidRDefault="00B06EC7" w:rsidP="006C1248">
+    <w:p w14:paraId="36D75FED" w14:textId="77777777" w:rsidR="0099174B" w:rsidRDefault="0099174B" w:rsidP="000017F0">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">پس از جابجايي معادلات، </w:t>
+      <w:r w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لازم است در متن به کليه م</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>راجع</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4E50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که مورد استفاده قرار </w:t>
+      </w:r>
+      <w:r w:rsidR="000017F0" w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گر</w:t>
+      </w:r>
+      <w:r w:rsidR="000017F0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فته‌</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اشاره شود. چنانچه در داخل متن از يک م</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رجع</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مطلبي نقل شود بلافاصله پس از خاتمه جمله کروش</w:t>
+      </w:r>
+      <w:r w:rsidR="0004717B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ه‌اي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> باز </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">و مرجع ذکر </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">گردد. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A8A" w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مراجع به ترتيبي که در متن آ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A8A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ورده </w:t>
+      </w:r>
+      <w:r w:rsidR="000017F0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شده‌</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A8A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اند</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A8A" w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شماره گذاري شوند</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7F4F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A8A" w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به ترتيب شماره در فهرست م</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A8A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>راجع</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A8A" w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ذکر ش</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A8A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ون</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A8A" w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>د.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083954">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0075718F" w:rsidRPr="00C91040">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مرجع</w:t>
+      </w:r>
+      <w:r w:rsidR="0075718F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دهي</w:t>
+      </w:r>
+      <w:r w:rsidR="0075718F" w:rsidRPr="00C91040">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نبايد در عناوين</w:t>
+      </w:r>
+      <w:r w:rsidR="00161F2C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">، جداول و يا پس از كپي كردن مجدد </w:t>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>فصل‌ها</w:t>
+      </w:r>
+      <w:r w:rsidR="00161F2C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و يا</w:t>
+      </w:r>
+      <w:r w:rsidR="0075718F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> زير </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>آن‌ها</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>فصل‌ها</w:t>
+      </w:r>
+      <w:r w:rsidR="0075718F" w:rsidRPr="00C91040">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C1248">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">هاي </w:t>
+      <w:r w:rsidR="0075718F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>انجام گيرد</w:t>
+      </w:r>
+      <w:r w:rsidR="0075718F" w:rsidRPr="00C91040">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بلكه در اولين جايي كه در متن استفاده </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5468">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مي‌</w:t>
+      </w:r>
+      <w:r w:rsidR="0075718F" w:rsidRPr="00C91040">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شود بكار رود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F87DD56" w14:textId="77777777" w:rsidR="003A5106" w:rsidRDefault="00161EA3" w:rsidP="00E85164">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">در </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>آن‌ها</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> موقتاً در مقادير قبلي خود باقي مي‌ماند. اين جاي نگراني ندارد و هر زمان كه تمايل به مرتب نمودن </w:t>
+        <w:t>فایل‌های</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7F4F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7F4F">
+        <w:t>docx</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7F4F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> توليد شده در </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
-          <w:rtl/>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">مه </w:t>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نرم‌افزار</w:t>
+      </w:r>
+      <w:r w:rsidR="00456D36">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00456D36">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مايكروسافت ورد </w:t>
+      </w:r>
+      <w:r w:rsidR="00955F5B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مي‌توان به بخش </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Reference/Citation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مراجعه کرد. </w:t>
       </w:r>
       <w:r w:rsidR="00050DE2">
-        <w:t>Ctrl+A</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> را فشار دهيد و سپس دگ</w:t>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امّا </w:t>
+      </w:r>
+      <w:r w:rsidR="0046663A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>راه</w:t>
       </w:r>
       <w:r w:rsidR="00050DE2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مه </w:t>
+        <w:t xml:space="preserve"> ساده و</w:t>
+      </w:r>
+      <w:r w:rsidR="0046663A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000017F0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ابتدايي‌</w:t>
       </w:r>
       <w:r w:rsidR="00050DE2">
         <w:rPr>
-          <w:lang w:bidi="fa-IR"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> را بزنيد.</w:t>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تر</w:t>
+      </w:r>
+      <w:r w:rsidR="0046663A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> كه براي</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85164">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تمامی </w:t>
+      </w:r>
+      <w:r w:rsidR="00456D36">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نسخه</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85164">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00E85164">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>های نرم</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85164">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00E85164">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>افزار</w:t>
+      </w:r>
+      <w:r w:rsidR="0046663A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> قابل استفاده است،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تعريف کردن مراجع را با استفاده از</w:t>
+      </w:r>
+      <w:r w:rsidR="00161F2C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پايان‌</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3A02">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نِوِشت</w:t>
+      </w:r>
+      <w:r w:rsidR="00161F2C">
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A5106">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>براي حالتي که مراجع در متن ب</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF05BB">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ا شماره ذکر مي‌شوند، </w:t>
+      </w:r>
+      <w:r w:rsidR="000017F0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>است</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF05BB">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE7BA00" w14:textId="77777777" w:rsidR="0099174B" w:rsidRPr="00B43A88" w:rsidRDefault="0075718F" w:rsidP="00161F2C">
-[...10 lines deleted...]
-          <w:rtl/>
+    <w:p w14:paraId="1A432F12" w14:textId="77777777" w:rsidR="00B53AA4" w:rsidRPr="00B53AA4" w:rsidRDefault="00B53AA4" w:rsidP="007126AD">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc1474840"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">نحوه </w:t>
-[...41 lines deleted...]
-        <w:t>نِوِشت</w:t>
+        <w:t>درج شماره مرجع براي اولين بار</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
-    <w:p w14:paraId="36D75FED" w14:textId="77777777" w:rsidR="0099174B" w:rsidRDefault="0099174B" w:rsidP="000017F0">
+    <w:p w14:paraId="1E717EB6" w14:textId="77777777" w:rsidR="00955F5B" w:rsidRDefault="003A5106" w:rsidP="00955F5B">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00083954">
-[...177 lines deleted...]
-          <w:rtl/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">براي </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>این کار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در مکاني که لازم است</w:t>
+      </w:r>
+      <w:r w:rsidR="00343FC8" w:rsidRPr="00343FC8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0075718F" w:rsidRPr="00C91040">
-[...20 lines deleted...]
-      <w:r w:rsidR="00161F2C">
+      <w:r w:rsidR="00343FC8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>اولين بار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شماره مرجع درج گردد</w:t>
+      </w:r>
+      <w:r w:rsidR="00700973">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (که در اغلب موارد در مقدمه و مروري بر کارهاي انجام شده است) </w:t>
+      </w:r>
+      <w:r w:rsidR="009639DB">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>با كليك كردن بر روي مربع كوچك واقع شده در گوشه</w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پايین</w:t>
+      </w:r>
+      <w:r w:rsidR="009639DB">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00071B43">
-[...32 lines deleted...]
-          <w:rtl/>
+      <w:r w:rsidR="00D72EAC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سمت راست </w:t>
+      </w:r>
+      <w:r w:rsidR="00D72EAC">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>References/</w:t>
+      </w:r>
+      <w:r w:rsidR="002653CD">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72EAC">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ootnote</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72EAC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مطابق</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7C57">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0075718F">
-[...89 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00955F5B">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...357 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00955F5B">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00955F5B">
         <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>REF</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00955F5B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> _</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00955F5B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>Ref522641656 \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00955F5B">
+        <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00955F5B">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...2 lines deleted...]
-        <w:instrText>REF</w:instrText>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
       </w:r>
       <w:r w:rsidR="00955F5B">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...26 lines deleted...]
-        <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00955F5B">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D72EAC">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پنجره </w:t>
       </w:r>
       <w:r w:rsidR="00D72EAC">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>endnote</w:t>
       </w:r>
       <w:r w:rsidR="00D72EAC">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> را ظاهر كنيد.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0316D64D" w14:textId="77777777" w:rsidR="00D72EAC" w:rsidRDefault="00AE3385" w:rsidP="00955F5B">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
-          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D3E1BA3" wp14:editId="42B70D96">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2646045</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1113790</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="461645" cy="425450"/>
                 <wp:effectExtent l="12700" t="17780" r="11430" b="13970"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Oval 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
@@ -28845,158 +28581,155 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="4FC04446" id="Oval 4" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:208.35pt;margin-top:87.7pt;width:36.35pt;height:33.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIcmljbwIAAOwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4T21nJG2tOlVlJ9Ok&#10;bq3U7QcQwDEaBgYkTjftv+/ASZauL9M0HvDBwcd9d9/55nbfK7QTzkujK1xc5BgJzQyXelPhL59X&#10;kyuMfKCaU2W0qPCz8Ph28fbNzWBLMTWdUVw4BCDal4OtcBeCLbPMs0701F8YKzQ4W+N6GmDpNhl3&#10;dAD0XmXTPJ9ng3HcOsOE97DbjE68SPhtK1h4aFsvAlIVhthCml2a13HOFje03DhqO8kOYdB/iKKn&#10;UsOjJ6iGBoq2Tr6C6iVzxps2XDDTZ6ZtJROJA7Ap8j/YPHXUisQFkuPtKU3+/8GyT7tHhySv8BQj&#10;TXso0cOOKkRiZgbrSzjwZB9d5ObtvWFfPdKm7qjeiDvnzNAJyiGeIp7PXlyICw9X0Xr4aDgA020w&#10;KUn71vUREOijfarF86kWYh8Qg00yL+ZkhhEDF5nOyCzVKqPl8bJ1PrwXpkfRqLBQSlofs0VLurv3&#10;IcZDy+OpuK3NSiqVKq40GoAyjFm64Y2SPHoTT7dZ18ohyEOF6zyOxA4ycH7Mma3mCS3mYHmwA5Vq&#10;tOF1pSMeUIJ4Dtaoih/X+fXyanlFJmQ6X05I3jSTu1VNJvNVcTlr3jV13RQ/Y2gFKTvJudAxuqNC&#10;C/J3Cjj0yqitk0ZfsPDnZFdpvCabvQwjZRZYHb+JXSp+rPeom7Xhz1B7Z8aWg18EGJ1x3zEaoN0q&#10;7L9tqRMYqQ8a9HNdEBL7My3I7HIKC3fuWZ97qGYAVeGA0WjWYezprXVy08FLRSqrNneguVYmMUQ9&#10;jlEdlAotlRgc2j/27Pk6nfr9k1r8AgAA//8DAFBLAwQUAAYACAAAACEAJu5JnOEAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLoilq8JWStMJgUA7IVEq7Zo1WRvROKXJuvL2&#10;805ws/V/+v252MyuZ5MZg/UoYblIgBlsvLbYSqi/3u4zYCEq1Kr3aCT8mgCb8vqqULn2J/w0UxVb&#10;RiUYciWhi3HIOQ9NZ5wKCz8YpOzgR6cirWPL9ahOVO56nibJijtlkS50ajAvnWm+q6OTsD30Hz+v&#10;QWGNu7sqq3d22r5bKW9v5ucnYNHM8Q+Giz6pQ0lOe39EHVgvQSxXa0IpWD8IYESI7JGGvYRUpAJ4&#10;WfD/P5RnAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIhyaWNvAgAA7AQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACbuSZzhAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAyQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" strokecolor="#c00000" strokeweight="1.75pt"/>
+              <v:oval w14:anchorId="32A71BA4" id="Oval 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:208.35pt;margin-top:87.7pt;width:36.35pt;height:33.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIcmljbwIAAOwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4T21nJG2tOlVlJ9Ok&#10;bq3U7QcQwDEaBgYkTjftv+/ASZauL9M0HvDBwcd9d9/55nbfK7QTzkujK1xc5BgJzQyXelPhL59X&#10;kyuMfKCaU2W0qPCz8Ph28fbNzWBLMTWdUVw4BCDal4OtcBeCLbPMs0701F8YKzQ4W+N6GmDpNhl3&#10;dAD0XmXTPJ9ng3HcOsOE97DbjE68SPhtK1h4aFsvAlIVhthCml2a13HOFje03DhqO8kOYdB/iKKn&#10;UsOjJ6iGBoq2Tr6C6iVzxps2XDDTZ6ZtJROJA7Ap8j/YPHXUisQFkuPtKU3+/8GyT7tHhySv8BQj&#10;TXso0cOOKkRiZgbrSzjwZB9d5ObtvWFfPdKm7qjeiDvnzNAJyiGeIp7PXlyICw9X0Xr4aDgA020w&#10;KUn71vUREOijfarF86kWYh8Qg00yL+ZkhhEDF5nOyCzVKqPl8bJ1PrwXpkfRqLBQSlofs0VLurv3&#10;IcZDy+OpuK3NSiqVKq40GoAyjFm64Y2SPHoTT7dZ18ohyEOF6zyOxA4ycH7Mma3mCS3mYHmwA5Vq&#10;tOF1pSMeUIJ4Dtaoih/X+fXyanlFJmQ6X05I3jSTu1VNJvNVcTlr3jV13RQ/Y2gFKTvJudAxuqNC&#10;C/J3Cjj0yqitk0ZfsPDnZFdpvCabvQwjZRZYHb+JXSp+rPeom7Xhz1B7Z8aWg18EGJ1x3zEaoN0q&#10;7L9tqRMYqQ8a9HNdEBL7My3I7HIKC3fuWZ97qGYAVeGA0WjWYezprXVy08FLRSqrNneguVYmMUQ9&#10;jlEdlAotlRgc2j/27Pk6nfr9k1r8AgAA//8DAFBLAwQUAAYACAAAACEAJu5JnOEAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLoilq8JWStMJgUA7IVEq7Zo1WRvROKXJuvL2&#10;805ws/V/+v252MyuZ5MZg/UoYblIgBlsvLbYSqi/3u4zYCEq1Kr3aCT8mgCb8vqqULn2J/w0UxVb&#10;RiUYciWhi3HIOQ9NZ5wKCz8YpOzgR6cirWPL9ahOVO56nibJijtlkS50ajAvnWm+q6OTsD30Hz+v&#10;QWGNu7sqq3d22r5bKW9v5ucnYNHM8Q+Giz6pQ0lOe39EHVgvQSxXa0IpWD8IYESI7JGGvYRUpAJ4&#10;WfD/P5RnAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIhyaWNvAgAA7AQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACbuSZzhAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAyQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" strokecolor="#c00000" strokeweight="1.75pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00955F5B">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03911760" wp14:editId="703A7638">
             <wp:extent cx="5105400" cy="2404591"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="29" name="Picture 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 68"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35">
+                    <a:blip r:embed="rId34">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5114903" cy="2409067"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E27F4B5" w14:textId="35EF3198" w:rsidR="00D72EAC" w:rsidRDefault="00955F5B" w:rsidP="00955F5B">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="69" w:name="_Toc522695158"/>
+    <w:p w14:paraId="1E27F4B5" w14:textId="77777777" w:rsidR="00D72EAC" w:rsidRDefault="00955F5B" w:rsidP="00955F5B">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Ref522641656"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc522695158"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>STYLEREF</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1 \</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>s</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
@@ -29007,64 +28740,64 @@
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>SEQ</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شکل \* </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>ARABIC \s 1</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidR="00D72EAC">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فشردن مربع كوچك پاي</w:t>
       </w:r>
       <w:r w:rsidR="00BF42A2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ي</w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -29076,53 +28809,53 @@
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> سمت راست </w:t>
       </w:r>
       <w:r w:rsidR="002542F7">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>براي</w:t>
       </w:r>
       <w:r w:rsidR="00D72EAC">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> آوردن پنجره </w:t>
       </w:r>
       <w:r w:rsidR="002542F7">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00D72EAC">
         <w:t>ndnote</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
-    <w:p w14:paraId="7DE38816" w14:textId="38A3B2D2" w:rsidR="002653CD" w:rsidRPr="00D72EAC" w:rsidRDefault="002653CD" w:rsidP="00955F5B">
+    <w:p w14:paraId="7DE38816" w14:textId="77777777" w:rsidR="002653CD" w:rsidRPr="00D72EAC" w:rsidRDefault="002653CD" w:rsidP="00955F5B">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تنظيمات لازم براي اين پنجره در</w:t>
       </w:r>
       <w:r w:rsidR="00955F5B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00955F5B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -29146,211 +28879,207 @@
         <w:instrText xml:space="preserve"> _</w:instrText>
       </w:r>
       <w:r w:rsidR="00955F5B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
         </w:rPr>
         <w:instrText>Ref522641673 \h</w:instrText>
       </w:r>
       <w:r w:rsidR="00955F5B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00955F5B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00955F5B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00955F5B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003D7C57">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نشان داده شده است:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE8BE03" w14:textId="77777777" w:rsidR="00077D26" w:rsidRDefault="00955F5B" w:rsidP="00955F5B">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00955F5B">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DD632F7" wp14:editId="6D6DE181">
             <wp:extent cx="2819400" cy="3962400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="31" name="Picture 31"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 70"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId35">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2819400" cy="3962400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CE430C" w14:textId="59E841FA" w:rsidR="00077D26" w:rsidRDefault="00955F5B" w:rsidP="00955F5B">
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="71" w:name="_Toc522695159"/>
+    <w:p w14:paraId="27CE430C" w14:textId="77777777" w:rsidR="00077D26" w:rsidRDefault="00955F5B" w:rsidP="00955F5B">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Ref522641673"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc522695159"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل </w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>STYLEREF</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> 1 \</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>s</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏3</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FD68C6">
@@ -29361,770 +29090,771 @@
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>SEQ</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شکل \* </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:instrText>ARABIC \s 1</w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00FD68C6">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidR="00077D26">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>: تنظيمات لازم براي درج مراجع</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="70"/>
-      <w:r w:rsidR="00077D26">
-[...4 lines deleted...]
-        <w:t>: تنظيمات لازم براي درج مراجع</w:t>
+    </w:p>
+    <w:p w14:paraId="2EEEE18D" w14:textId="77777777" w:rsidR="00CC7759" w:rsidRDefault="00EE06A1" w:rsidP="00955F5B">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">حال با فشردن دگمه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Insert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در مکاني که مکان‌نما وجود دارد شماره‌اي ظاهر مي‌گردد. بعد از آن به طور </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>خودکار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مکان‌نما به انتهاي متن منتقل شده و لازم است در آنجا اطلاعات مرجع مطابق فرمت مورد نظر درج گردد. لازم به ذکر است که </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌جز</w:t>
+      </w:r>
+      <w:r w:rsidR="0041330C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شماره بايد بقيه </w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>کاراکترهای</w:t>
+      </w:r>
+      <w:r w:rsidR="0041330C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> لازم (مثل [] </w:t>
+      </w:r>
+      <w:r w:rsidR="009915A0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و يك </w:t>
+      </w:r>
+      <w:r w:rsidR="009915A0">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Tab</w:t>
+      </w:r>
+      <w:r w:rsidR="009915A0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بعد از كروشه </w:t>
+      </w:r>
+      <w:r w:rsidR="0041330C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به طور دستي تايپ گردند)</w:t>
+      </w:r>
+      <w:r w:rsidR="009639DB">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009915A0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041330C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">با </w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>دو بار</w:t>
+      </w:r>
+      <w:r w:rsidR="0041330C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کليک کردن روي شماره مرجع مي‌توان به شماره مورد نظر در متن سوييچ کرد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4FAEEC" w14:textId="77777777" w:rsidR="00EE06A1" w:rsidRDefault="00CC7759" w:rsidP="00C7270F">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>توجه كنيد كه كروشه در متن</w:t>
+      </w:r>
+      <w:r w:rsidR="00222121">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بايد به صورت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> كروشه فارسي تايپ شود (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Shift-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7270F">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Shift-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7270F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) تا شماره مرجع نيز فارسي باشد. امّا در فصل مراجع، براي مراجع انگليسي، كروشه بايد انگليسي تايپ شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F65F44" w14:textId="77777777" w:rsidR="0043053D" w:rsidRDefault="0043053D" w:rsidP="0043053D">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc1474841"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مثال‌هاي</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4E50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از شيوه ذکر مرجع در فهرست مراجع</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
-    <w:p w14:paraId="2EEEE18D" w14:textId="77777777" w:rsidR="00CC7759" w:rsidRDefault="00EE06A1" w:rsidP="00955F5B">
+    <w:p w14:paraId="4AB16AC6" w14:textId="77777777" w:rsidR="0043053D" w:rsidRDefault="0043053D" w:rsidP="00A141B4">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حال با فشردن دگمه </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> در مکاني که مکان‌نما وجود دارد شماره‌اي ظاهر مي‌گردد. بعد از آن به طور </w:t>
+        <w:t xml:space="preserve">نحوه مرجع دهي كتاب </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>خودکار</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> مکان‌نما به انتهاي متن منتقل شده و لازم است در آنجا اطلاعات مرجع مطابق فرمت مورد نظر درج گردد. لازم به ذکر است که </w:t>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="72" w:name="_Ref167861610"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>]،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6641">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کتاب در ا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6641">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نترنت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>به‌جز</w:t>
-[...66 lines deleted...]
-          <w:rtl/>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0041330C">
-[...86 lines deleted...]
-        <w:t>مثال‌هاي</w:t>
+      <w:r w:rsidRPr="00940DCD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:endnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00940DCD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مجلّه </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940DCD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:endnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00940DCD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مجلّه اينترنتي </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940DCD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:endnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00940DCD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مقاله كنفرانس </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940DCD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:endnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00940DCD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اختراع ثبت شده </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940DCD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:endnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00940DCD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاندارد و گزارش فني </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940DCD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:endnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00940DCD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، و </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6641">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6641">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ان نامه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کارشناس</w:t>
       </w:r>
       <w:r w:rsidR="008F4E50">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> از شيوه ذکر مرجع در فهرست مراجع</w:t>
-[...52 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> ارشد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6641">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB6641">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>کتاب در ا</w:t>
-[...13 lines deleted...]
-        <w:t>نترنت</w:t>
+        <w:t>ا رساله دکترا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00071B43">
-[...14 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00940DCD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EndnoteReference"/>
-[...358 lines deleted...]
-          <w:rStyle w:val="EndnoteReference"/>
+          <w:rStyle w:val="a7"/>
           <w:rtl/>
         </w:rPr>
         <w:endnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00940DCD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F5468">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مي‌</w:t>
       </w:r>
@@ -30162,67 +29892,66 @@
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در قسمت پايان‌</w:t>
       </w:r>
       <w:r w:rsidR="005D3A02">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نِوِشت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مي‌رود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135A1B2E" w14:textId="77777777" w:rsidR="00B53AA4" w:rsidRDefault="00F6271D" w:rsidP="007126AD">
       <w:pPr>
-        <w:pStyle w:val="Heading4"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Toc1474842"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
         <w:t>درج شماره براي مرتبه دوم به بعد</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="02D160BF" w14:textId="77777777" w:rsidR="00B53AA4" w:rsidRDefault="00F6271D" w:rsidP="0043053D">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">براي مرتبه‌هاي دوم به بعد براي ارجاع به يک مرجع درج شده بايد از روش </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Cross reference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -30239,51 +29968,51 @@
         <w:t>Reference type</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> عبارت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Endnote</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> انتخاب شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3579393B" w14:textId="6D08D9A7" w:rsidR="00381F4E" w:rsidRPr="00381F4E" w:rsidRDefault="00071B43" w:rsidP="00A141B4">
+    <w:p w14:paraId="3579393B" w14:textId="77777777" w:rsidR="00381F4E" w:rsidRPr="00381F4E" w:rsidRDefault="00071B43" w:rsidP="00A141B4">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مثلاً</w:t>
       </w:r>
       <w:r w:rsidR="0043053D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> با </w:t>
       </w:r>
       <w:r w:rsidR="0043053D" w:rsidRPr="0043053D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0043053D">
@@ -30364,51 +30093,51 @@
         <w:instrText xml:space="preserve"> _</w:instrText>
       </w:r>
       <w:r w:rsidR="00EC3CB2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
         </w:rPr>
         <w:instrText>Ref167861610 \h</w:instrText>
       </w:r>
       <w:r w:rsidR="00EC3CB2">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00927BA8">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00927BA8">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00927BA8">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EC3CB2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00073A56">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ارجاع </w:t>
       </w:r>
@@ -30517,341 +30246,341 @@
       </w:r>
       <w:r w:rsidR="0043053D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>شود</w:t>
       </w:r>
       <w:r w:rsidR="00EC3CB2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06956EF8" w14:textId="77777777" w:rsidR="00440005" w:rsidRDefault="00440005" w:rsidP="00440005">
       <w:pPr>
         <w:pStyle w:val="HeadingAppendix"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc168401250"/>
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="93" w:name="_Toc1474843"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc168401250"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc168401694"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc168401942"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc168402102"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc168402172"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc168402241"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc168402370"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc168402428"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc168403082"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc168461300"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc168464937"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc168472174"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc168472226"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc168472378"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc168472420"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc168495428"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc168495585"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc168495649"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc1474843"/>
+      <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
-      <w:bookmarkEnd w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>سبك‌هاي تعريف شده و موارد استفاده هر کدام</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p w14:paraId="2DCEE51B" w14:textId="77777777" w:rsidR="00440005" w:rsidRDefault="00440005" w:rsidP="00440005">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>سبك‌هايي که در اين متن تعريف شده‌اند را در</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00927BA8">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>REF</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> _</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>Ref169655219 \h</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00927BA8">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00927BA8">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">جدول </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أ</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00927BA8">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مي‌توان مشاهده نمود:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7537FB72" w14:textId="77777777" w:rsidR="00440005" w:rsidRPr="00B2718D" w:rsidRDefault="00440005" w:rsidP="00440005">
+      <w:pPr>
+        <w:pStyle w:val="CaptionTable"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="_Ref169655219"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc170546994"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">جدول </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidR="00927BA8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText>SEQ</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> جدول \* </w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText>ARABIC \s 1</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00927BA8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F1E59">
+        <w:rPr>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00927BA8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="93"/>
-    </w:p>
-[...18 lines deleted...]
-          <w:lang w:bidi="fa-IR"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086281">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00927BA8">
-[...172 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">سبك‌هاي تعريف شده و موارد استفاده </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آن‌ها</w:t>
       </w:r>
       <w:bookmarkEnd w:id="94"/>
-      <w:r>
-[...27 lines deleted...]
-      <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6907"/>
+        <w:gridCol w:w="6661"/>
         <w:gridCol w:w="2096"/>
       </w:tblGrid>
       <w:tr w:rsidR="00440005" w:rsidRPr="000A1773" w14:paraId="3796832F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FB63EEB" w14:textId="77777777" w:rsidR="00440005" w:rsidRPr="000A1773" w:rsidRDefault="00440005" w:rsidP="00280F35">
             <w:pPr>
               <w:pStyle w:val="Tables"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A1773">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
@@ -31613,52 +31342,52 @@
             <w:r w:rsidRPr="000A1773">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>براي نوشتن ادامه يک پاراگراف استفاده مي‌شود</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2096" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AF3F41A" w14:textId="77777777" w:rsidR="00440005" w:rsidRPr="000A1773" w:rsidRDefault="00440005" w:rsidP="00280F35">
             <w:pPr>
               <w:pStyle w:val="Tables"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
                 <w:r w:rsidRPr="000A1773">
                   <w:t>Normal</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440005" w:rsidRPr="000A1773" w14:paraId="75E992B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6907" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28B50D0E" w14:textId="77777777" w:rsidR="00440005" w:rsidRPr="000A1773" w:rsidRDefault="00440005" w:rsidP="00280F35">
             <w:pPr>
               <w:pStyle w:val="Tables"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
@@ -32014,51 +31743,51 @@
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="000A1773">
               <w:t>TOC_Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="03609A7E" w14:textId="77777777" w:rsidR="00440005" w:rsidRDefault="00440005" w:rsidP="00440005">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C1393D7" w14:textId="77777777" w:rsidR="00440005" w:rsidRPr="004C4041" w:rsidRDefault="00001DFD" w:rsidP="00440005">
       <w:pPr>
         <w:pStyle w:val="HeadingAppendix"/>
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Toc1474844"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc1474844"/>
       <w:r w:rsidRPr="00001DFD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>نحوه</w:t>
       </w:r>
       <w:r w:rsidRPr="00001DFD">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001DFD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
         </w:rPr>
@@ -32195,51 +31924,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فايل</w:t>
       </w:r>
       <w:r w:rsidRPr="00001DFD">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001DFD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ديگر</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w14:paraId="061B5E33" w14:textId="77777777" w:rsidR="00440005" w:rsidRDefault="00440005" w:rsidP="00E85164">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گاهي اوقات ممکن است نياز شود که از سبك‌هاي تعريف شده در يک فايل براي اعمال روي متن فايل ديگر استفاده کرد. در </w:t>
       </w:r>
       <w:r w:rsidR="00071B43">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نرم‌افزار</w:t>
       </w:r>
@@ -32263,180 +31992,177 @@
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> دنبال شده. سپس دکمه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Organizer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> انتخاب شود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F97BC1" w14:textId="77777777" w:rsidR="00440005" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
       </w:pPr>
       <w:r w:rsidRPr="007D7BD5">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B70FF69" wp14:editId="29032834">
             <wp:extent cx="5219700" cy="2805811"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="32" name="Picture 32"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 71"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37">
+                    <a:blip r:embed="rId36">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5227185" cy="2809835"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180D81EB" w14:textId="151233D3" w:rsidR="00440005" w:rsidRDefault="004E52EF" w:rsidP="004E52EF">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="98" w:name="_Toc522695135"/>
+    <w:p w14:paraId="180D81EB" w14:textId="77777777" w:rsidR="00440005" w:rsidRDefault="004E52EF" w:rsidP="004E52EF">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="_Toc169710071"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc522695135"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شكل ب- </w:t>
       </w:r>
       <w:r w:rsidR="00927BA8">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
         </w:rPr>
         <w:instrText>SEQ</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شكل_ب- \* </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
         </w:rPr>
         <w:instrText>ARABIC</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00927BA8">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00927BA8">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00440005">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>: کپي‌کردن سبك‌ها از يک فايل به فايل ديگر</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
-      <w:bookmarkEnd w:id="98"/>
     </w:p>
     <w:p w14:paraId="593DCFF0" w14:textId="77777777" w:rsidR="00440005" w:rsidRDefault="00440005" w:rsidP="00E85164">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در پنجره فوق دو بخش </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -32527,522 +32253,519 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پاک خواهد شد. در اين حالت پنجره به صورت زير ظاهر خواهد شد:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335F138A" w14:textId="77777777" w:rsidR="00440005" w:rsidRDefault="007D7BD5" w:rsidP="00440005">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="792A0A2F" wp14:editId="5CD5AF39">
             <wp:extent cx="5038725" cy="2751522"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="33" name="Picture 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 72"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38">
+                    <a:blip r:embed="rId37">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5045365" cy="2755148"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617D5771" w14:textId="396003D1" w:rsidR="00440005" w:rsidRPr="00401217" w:rsidRDefault="004E52EF" w:rsidP="004E52EF">
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="100" w:name="_Toc522695136"/>
+    <w:p w14:paraId="617D5771" w14:textId="77777777" w:rsidR="00440005" w:rsidRPr="00401217" w:rsidRDefault="004E52EF" w:rsidP="004E52EF">
+      <w:pPr>
+        <w:pStyle w:val="af9"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="_Toc169710072"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc522695136"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شكل ب- </w:t>
       </w:r>
       <w:r w:rsidR="00927BA8">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
         </w:rPr>
         <w:instrText>SEQ</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> شكل_ب- \* </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
         </w:rPr>
         <w:instrText>ARABIC</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00927BA8">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F97D57">
+      <w:r w:rsidR="003F1E59">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00927BA8">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00440005">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>: تنظيمات لازم براي کپي کردن سبك‌ها از يک فايل به فايل ديگر</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
+    </w:p>
+    <w:p w14:paraId="209080BD" w14:textId="77777777" w:rsidR="00440005" w:rsidRDefault="00440005" w:rsidP="00E85164">
+      <w:pPr>
+        <w:pStyle w:val="NewParagraph"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">با فشردن دکمه‌هاي </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Open File</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در هر دو سمت پنجره فوق مي‌توان دو فايل </w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مبدأ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و مقصد را بار نمود. بعد از </w:t>
+      </w:r>
+      <w:r w:rsidR="00071B43">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>این کار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کليه سبك‌هاي موجود در دو فايل نشان داده خواهند شد. در </w:t>
+      </w:r>
+      <w:r w:rsidR="007822CD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اين </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صورت کليه سه عمل </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Copy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Delete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Rename</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را مي‌توان براي سبك‌هاي هر فايل و انتخاب سبك‌هاي مورد نظر از يک فايل و کپي در فايل ديگر را انجام داد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A7A1B5" w14:textId="77777777" w:rsidR="00C62340" w:rsidRDefault="00C62340" w:rsidP="002D7FEA">
+      <w:pPr>
+        <w:pStyle w:val="HeadingAppendix"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="_Toc1474845"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">نحوه مناسب توليد فايل </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pdf</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="100"/>
     </w:p>
-    <w:p w14:paraId="209080BD" w14:textId="77777777" w:rsidR="00440005" w:rsidRDefault="00440005" w:rsidP="00E85164">
+    <w:p w14:paraId="53F38ECB" w14:textId="77777777" w:rsidR="00C62340" w:rsidRDefault="00C62340" w:rsidP="00C65AFC">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> در هر دو سمت پنجره فوق مي‌توان دو فايل </w:t>
+      <w:r w:rsidRPr="00C62340">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بهترين روش براي توليد فايل </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62340">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62340">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C65AFC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از يك متن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62340">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فارسي كه تمامي </w:t>
       </w:r>
       <w:r w:rsidR="00352D50">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>مبدأ</w:t>
-[...112 lines deleted...]
-      </w:pPr>
+        <w:t>فونت‌ها</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C62340">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بهترين روش براي توليد فايل </w:t>
+        <w:t xml:space="preserve"> (حتي </w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>فونت‌ها</w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62340">
         <w:rPr>
-          <w:lang w:bidi="fa-IR"/>
-[...1 lines deleted...]
-        <w:t>pdf</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بدون مجوّز تكثير) را در خود تعب</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ي</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62340">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> از يك متن</w:t>
+        <w:t xml:space="preserve">ه </w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>م</w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی‌</w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>کند</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62340">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> فارسي كه تمامي </w:t>
+        <w:t xml:space="preserve"> و فايلي با حجم حداقل</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7FEA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62340">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> توليد </w:t>
       </w:r>
       <w:r w:rsidR="00352D50">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>فونت‌ها</w:t>
+        <w:t>م</w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی‌</w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نما</w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00352D50">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>د</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62340">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (حتي </w:t>
-[...126 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> استفاده از يك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> درايور چاپ پست اسكريپت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="af8"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00C62340">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00352D50">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>م</w:t>
       </w:r>
       <w:r w:rsidR="00352D50">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
@@ -33414,65 +33137,65 @@
       <w:r w:rsidR="00352D50">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>د</w:t>
       </w:r>
       <w:r w:rsidR="002D7FEA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>به لينك:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CA7CE8" w14:textId="77777777" w:rsidR="00C62340" w:rsidRPr="00800910" w:rsidRDefault="008727BB" w:rsidP="002D7FEA">
+    <w:p w14:paraId="14CA7CE8" w14:textId="77777777" w:rsidR="00C62340" w:rsidRPr="00800910" w:rsidRDefault="00001DFD" w:rsidP="002D7FEA">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId39" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00001DFD">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="26"/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>http://www.adobe.com/support/downloads/product.jsp?product=44&amp;platform=Windows</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37267E10" w14:textId="77777777" w:rsidR="00C62340" w:rsidRDefault="002D7FEA" w:rsidP="002D7FEA">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مراجعه نماييد. همچنين</w:t>
       </w:r>
@@ -33556,124 +33279,124 @@
       </w:r>
       <w:r w:rsidR="00352D50">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دستورالعمل‌ها</w:t>
       </w:r>
       <w:r w:rsidR="00352D50">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لازم براي نصب به لينك:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABF04FA" w14:textId="77777777" w:rsidR="002D7FEA" w:rsidRDefault="008727BB" w:rsidP="002D7FEA">
+    <w:p w14:paraId="5ABF04FA" w14:textId="77777777" w:rsidR="002D7FEA" w:rsidRDefault="002D7FEA" w:rsidP="002D7FEA">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId40" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="002D7FEA">
+          <w:rPr>
+            <w:rStyle w:val="ad"/>
           </w:rPr>
           <w:t>http://www.ep.ph.bham.ac.uk/general/printing/winsetup.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D2ECA80" w14:textId="77777777" w:rsidR="002D7FEA" w:rsidRDefault="002D7FEA" w:rsidP="002D7FEA">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مراجعه نماييد.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="371B8EFB" w14:textId="77777777" w:rsidR="0059293F" w:rsidRDefault="0059293F" w:rsidP="0059293F">
       <w:pPr>
         <w:pStyle w:val="HeadingAppendix"/>
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="102" w:name="_Toc1474846"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc1474846"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>استفاده از نرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
         </w:rPr>
         <w:t>افزار ویراستیار</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:p w14:paraId="3748FE0A" w14:textId="77777777" w:rsidR="0059293F" w:rsidRDefault="0059293F" w:rsidP="0022517B">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0059293F">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نرم‌افزار «ویراستیار» افزونه‌ای برای مایکروسافت وُرد است که برای استفاده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
@@ -34098,54 +33821,54 @@
         <w:t>قابلیت‌</w:t>
       </w:r>
       <w:r w:rsidRPr="0059293F">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>های ویراستیار را می‌توانید در صفحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ی </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="0022517B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:rtl/>
           </w:rPr>
           <w:t>قابلیت‌ها‌ی ویراستیار</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0059293F">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0059293F">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ببینید</w:t>
       </w:r>
       <w:r w:rsidRPr="0059293F">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
@@ -34187,54 +33910,54 @@
         <w:t>افزار می</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>توانید ب</w:t>
       </w:r>
       <w:r w:rsidR="0022517B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ه آدرس اینترنتی </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="0022517B" w:rsidRPr="00735475">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>http://www.virastyar.ir</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0022517B">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0022517B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مراجعه نمایید.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06468AB8" w14:textId="77777777" w:rsidR="0059293F" w:rsidRDefault="0059293F" w:rsidP="0059293F">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
@@ -34358,105 +34081,104 @@
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="0022517B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>شود. این زبانه در شکل زیر نشان داده شده است.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B447A73" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="0022517B">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CB00B2E" wp14:editId="58A9A5A6">
             <wp:extent cx="5205534" cy="1133856"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 667"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43">
+                    <a:blip r:embed="rId42">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5261099" cy="1145959"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1A8429" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="00586399" w:rsidP="00586399">
       <w:pPr>
-        <w:pStyle w:val="Caption"/>
+        <w:pStyle w:val="af9"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">شکل د-1: </w:t>
       </w:r>
       <w:r w:rsidR="0022517B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>زبانه</w:t>
       </w:r>
       <w:r w:rsidR="0022517B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="0022517B">
@@ -34681,167 +34403,166 @@
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>افزار را بررسی نموده و تنها مواردی را که درست هستند اعمال کند.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BD265A" w14:textId="77777777" w:rsidR="003F14EE" w:rsidRDefault="003F14EE" w:rsidP="0022517B">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5074EECF" w14:textId="77777777" w:rsidR="003F14EE" w:rsidRDefault="003F14EE" w:rsidP="003F14EE">
       <w:pPr>
         <w:pStyle w:val="Figures"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F44A525" wp14:editId="07808677">
             <wp:extent cx="5108753" cy="2326233"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 669"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44">
+                    <a:blip r:embed="rId43">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5127903" cy="2334953"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="30FA6A2C" w14:textId="77777777" w:rsidR="00586399" w:rsidRPr="00586399" w:rsidRDefault="00586399" w:rsidP="00586399">
       <w:pPr>
-        <w:pStyle w:val="Caption"/>
+        <w:pStyle w:val="af9"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شکل د-2: نمونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ای از پیشنهادات اشتباه در نرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>افزار ویراستیار</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C7E4D7" w14:textId="77777777" w:rsidR="00292F62" w:rsidRDefault="00292F62" w:rsidP="003A6FAD">
       <w:pPr>
         <w:pStyle w:val="HeadingAppendix"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="103" w:name="_Toc1474847"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc1474847"/>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>نكات قابل توجه در ارائه</w:t>
       </w:r>
       <w:r w:rsidR="003A6FAD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> شفاهي</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="102"/>
     </w:p>
     <w:p w14:paraId="3CA2D131" w14:textId="77777777" w:rsidR="00292F62" w:rsidRDefault="003A6FAD" w:rsidP="003A6FAD">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>در جلسه ارائه سمينار يا دفاع</w:t>
       </w:r>
       <w:r w:rsidR="006F3434">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> از</w:t>
       </w:r>
@@ -35274,51 +34995,51 @@
       <w:r w:rsidR="003A6FAD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00352D50">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>شماره‌دار</w:t>
       </w:r>
       <w:r w:rsidR="003A6FAD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> يا بولت</w:t>
       </w:r>
       <w:r w:rsidR="003A6FAD">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="af8"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00352D50">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دار استفاده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> گردد.</w:t>
@@ -35477,123 +35198,123 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و مقالات ارسال شده </w:t>
       </w:r>
       <w:r w:rsidR="006F3434">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ارائه شود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D90264" w14:textId="77777777" w:rsidR="00343FC8" w:rsidRDefault="00177FDA" w:rsidP="007126AD">
       <w:pPr>
         <w:pStyle w:val="HeadingRef"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Toc1474848"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc1474848"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>فهرست مراجع</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="103"/>
       <w:r w:rsidR="00973F81">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E3DA871" w14:textId="77777777" w:rsidR="00120B9B" w:rsidRDefault="00120B9B" w:rsidP="002C55E0">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00120B9B" w:rsidSect="008A502C">
-          <w:footerReference w:type="default" r:id="rId45"/>
+          <w:footerReference w:type="default" r:id="rId44"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="567" w:gutter="284"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E73E978" w14:textId="77777777" w:rsidR="00624EE6" w:rsidRDefault="00624EE6" w:rsidP="00501A26">
       <w:pPr>
         <w:pStyle w:val="HeadingRef"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc1474849"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc1474849"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">واژه نامه </w:t>
       </w:r>
       <w:r w:rsidR="00501A26">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ارسي به انگليسي</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="5FD06228" w14:textId="77777777" w:rsidR="005D274C" w:rsidRDefault="005D274C" w:rsidP="00501A26">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تمامي لغات پانويس</w:t>
       </w:r>
       <w:r w:rsidR="004D216D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ي</w:t>
       </w:r>
@@ -36013,51 +35734,50 @@
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1981"/>
         <w:gridCol w:w="2158"/>
       </w:tblGrid>
       <w:tr w:rsidR="00344927" w:rsidRPr="00C24C46" w14:paraId="704C2414" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05CDD613" w14:textId="77777777" w:rsidR="00344927" w:rsidRPr="00C6023D" w:rsidRDefault="00344927" w:rsidP="000644F6">
             <w:pPr>
               <w:pStyle w:val="Glossary"/>
               <w:bidi w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00C6023D">
-              <w:lastRenderedPageBreak/>
               <w:t>Superscript</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="449A58C4" w14:textId="77777777" w:rsidR="00344927" w:rsidRPr="00344927" w:rsidRDefault="00344927" w:rsidP="002B1586">
             <w:pPr>
               <w:pStyle w:val="Glossary"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344927">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>بالانويس</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -36255,51 +35975,50 @@
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>خطي سازي با پس خور</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00344927" w:rsidRPr="00C24C46" w14:paraId="5E9CBA1C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FAEDCC5" w14:textId="77777777" w:rsidR="00344927" w:rsidRPr="00C6023D" w:rsidRDefault="00344927" w:rsidP="000644F6">
             <w:pPr>
               <w:pStyle w:val="Glossary"/>
               <w:bidi w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00C6023D">
-              <w:lastRenderedPageBreak/>
               <w:t>Sub-headings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12584005" w14:textId="77777777" w:rsidR="00344927" w:rsidRPr="00344927" w:rsidRDefault="00352D50" w:rsidP="002B1586">
             <w:pPr>
               <w:pStyle w:val="Glossary"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>زیر فصل‌ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00344927" w:rsidRPr="00C24C46" w14:paraId="1240D685" w14:textId="77777777">
         <w:trPr>
@@ -36513,74 +36232,74 @@
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="567" w:gutter="284"/>
           <w:cols w:num="2" w:sep="1" w:space="567"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55E34870" w14:textId="77777777" w:rsidR="00624EE6" w:rsidRDefault="00624EE6" w:rsidP="00624EE6">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B5EE248" w14:textId="77777777" w:rsidR="00344927" w:rsidRDefault="00344927" w:rsidP="00501A26">
       <w:pPr>
         <w:pStyle w:val="HeadingRef"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="106" w:name="_Toc1474850"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc1474850"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">واژه نامه انگليسي به </w:t>
       </w:r>
       <w:r w:rsidR="00501A26">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ارسي</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="105"/>
     </w:p>
     <w:p w14:paraId="521BA5B8" w14:textId="77777777" w:rsidR="005D274C" w:rsidRDefault="00352D50" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>به‌طور</w:t>
       </w:r>
       <w:r w:rsidR="00BE6B5D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مشابه </w:t>
       </w:r>
       <w:r w:rsidR="005D274C">
@@ -36670,51 +36389,50 @@
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1981"/>
         <w:gridCol w:w="2158"/>
       </w:tblGrid>
       <w:tr w:rsidR="005D274C" w:rsidRPr="00C24C46" w14:paraId="01777079" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DBEA7E1" w14:textId="77777777" w:rsidR="005D274C" w:rsidRPr="005D274C" w:rsidRDefault="005D274C" w:rsidP="000644F6">
             <w:pPr>
               <w:pStyle w:val="Glossary"/>
               <w:bidi w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="005D274C">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Database</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="163B7154" w14:textId="77777777" w:rsidR="005D274C" w:rsidRPr="005D274C" w:rsidRDefault="005D274C" w:rsidP="005D274C">
             <w:pPr>
               <w:pStyle w:val="Glossary"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D274C">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>پايگاه داده</w:t>
             </w:r>
           </w:p>
@@ -36931,51 +36649,50 @@
               </w:rPr>
               <w:t>شيرازه</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D274C" w:rsidRPr="00C24C46" w14:paraId="5153ED81" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07E9BEB0" w14:textId="77777777" w:rsidR="005D274C" w:rsidRPr="005D274C" w:rsidRDefault="005D274C" w:rsidP="000644F6">
             <w:pPr>
               <w:pStyle w:val="Glossary"/>
               <w:bidi w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="005D274C">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Headings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D452973" w14:textId="77777777" w:rsidR="005D274C" w:rsidRPr="005D274C" w:rsidRDefault="00071B43" w:rsidP="005D274C">
             <w:pPr>
               <w:pStyle w:val="Glossary"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>فصل‌ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D274C" w:rsidRPr="00C24C46" w14:paraId="3FABBD34" w14:textId="77777777">
         <w:trPr>
@@ -37208,124 +36925,122 @@
           </w:footnotePr>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="567" w:gutter="284"/>
           <w:cols w:num="2" w:sep="1" w:space="567"/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6746DC63" w14:textId="77777777" w:rsidR="00344927" w:rsidRDefault="00344927" w:rsidP="00344927">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2481B43C" w14:textId="77777777" w:rsidR="00D23479" w:rsidRDefault="00D23479" w:rsidP="00440005"/>
     <w:p w14:paraId="1EEC155A" w14:textId="77777777" w:rsidR="00F055DD" w:rsidRPr="00440005" w:rsidRDefault="00F055DD" w:rsidP="00440005">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F055DD" w:rsidRPr="00440005" w:rsidSect="008A502C">
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="567" w:gutter="284"/>
           <w:cols w:space="720"/>
           <w:bidi/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61FBCFF8" w14:textId="77777777" w:rsidR="00343FC8" w:rsidRPr="007A3DB0" w:rsidRDefault="00343FC8" w:rsidP="00834D66">
       <w:pPr>
-        <w:pStyle w:val="Heading6"/>
+        <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3DB0">
         <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146658BA" w14:textId="77777777" w:rsidR="002307AD" w:rsidRDefault="002307AD" w:rsidP="00F055DD">
       <w:pPr>
         <w:pStyle w:val="NewParagraph"/>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>In this thesis</w:t>
       </w:r>
       <w:r w:rsidR="005402FF">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3566A62C" w14:textId="77777777" w:rsidR="00213560" w:rsidRDefault="00B9083B" w:rsidP="00213560">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006536E5">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E01AE37" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00210B8E">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
-          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68B326D2" wp14:editId="3BE52AD8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68B326D2" wp14:editId="39EE8D41">
             <wp:extent cx="1984837" cy="1533525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="10" name="Picture 10" descr="C:\Users\Modarresi\Desktop\Qiet-1.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 23" descr="C:\Users\Modarresi\Desktop\Qiet-1.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -37351,60 +37066,63 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="618551B7" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRDefault="007D7BD5" w:rsidP="00501A26">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00731EC5">
         <w:t>Quchan University of Technolog</w:t>
       </w:r>
       <w:r w:rsidR="00501A26">
         <w:t>y</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529CBC3C" w14:textId="77777777" w:rsidR="00501A26" w:rsidRPr="00731EC5" w:rsidRDefault="00501A26" w:rsidP="00501A26">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Faculty of Engineering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EE3312" w14:textId="15028FE3" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="001B64BD">
+    <w:p w14:paraId="61EE3312" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00731EC5">
-        <w:t xml:space="preserve">Department of </w:t>
-[...2 lines deleted...]
-        <w:t>…………</w:t>
+        <w:t xml:space="preserve">Department of Electrical </w:t>
+      </w:r>
+      <w:r w:rsidR="00501A26">
+        <w:t xml:space="preserve">and Computer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00731EC5">
+        <w:t>Engineering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2A1B40" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C641456" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="766CCF8D" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePageNames"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731EC5">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
@@ -37417,90 +37135,78 @@
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476349C9" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47127DB5" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00731EC5">
         <w:t>Thesis</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00731EC5">
         <w:t>Submitted in Partial Fulfillment of the</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6D72DB" w14:textId="5F8F45F2" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="001B64BD">
+    <w:p w14:paraId="2B6D72DB" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="00943707">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00731EC5">
         <w:t xml:space="preserve">Requirements for the Degree of </w:t>
       </w:r>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00731EC5">
         <w:t>Bachelor of Science (B.Sc.)</w:t>
       </w:r>
       <w:r>
-        <w:t>, Master of Science (M.Sc.)</w:t>
-[...5 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>, Master of Science (M.Sc.), Doctor of P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D439C0">
+        <w:t>hilosophy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Ph.D.)]</w:t>
       </w:r>
       <w:r w:rsidR="00943707">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00731EC5">
-        <w:t xml:space="preserve">in </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> If Applicable</w:t>
+        <w:t>in Electrical Engineering, [Electronics, Communication Systems, Control Systems, Power Systems]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DBF6D4" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3198F07E" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="534EE491" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00731EC5">
         <w:t>By:</w:t>
       </w:r>
       <w:r w:rsidRPr="00731EC5">
         <w:rPr>
           <w:rtl/>
@@ -37555,183 +37261,180 @@
         <w:pStyle w:val="TitlePageNames"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731EC5">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
         </w:rPr>
         <w:t>Supervisor name</w:t>
       </w:r>
       <w:r w:rsidR="00501A26">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40ECEC01" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C26BF46" w14:textId="7286D96C" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="00551BC1" w:rsidP="00551BC1">
+    <w:p w14:paraId="5C26BF46" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
-      <w:r>
-        <w:t>Advisor</w:t>
+      <w:r w:rsidRPr="00731EC5">
+        <w:t>Examiner</w:t>
       </w:r>
       <w:r w:rsidR="00501A26">
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidR="007D7BD5" w:rsidRPr="00731EC5">
+      <w:r w:rsidRPr="00731EC5">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5584C342" w14:textId="266B9FED" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="00551BC1" w:rsidP="007D7BD5">
+    <w:p w14:paraId="5584C342" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePageNames"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00731EC5">
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
         </w:rPr>
-        <w:t>Advisor</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="007D7BD5">
+        <w:t>Examiner name(s</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6143AB38" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C0C60ED" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="007D7BD5" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01EF5F49" w14:textId="5F21EFAE" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="006B370A" w:rsidP="00F720AE">
+    <w:p w14:paraId="01EF5F49" w14:textId="77777777" w:rsidR="007D7BD5" w:rsidRPr="00731EC5" w:rsidRDefault="006B370A" w:rsidP="006B370A">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Summer</w:t>
       </w:r>
       <w:r w:rsidR="007D7BD5" w:rsidRPr="00731EC5">
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
-      <w:r w:rsidR="00F720AE">
-        <w:t>21</w:t>
+      <w:r w:rsidR="007D7BD5">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5727184F" w14:textId="77777777" w:rsidR="00420CFF" w:rsidRPr="006536E5" w:rsidRDefault="00420CFF" w:rsidP="007D7BD5">
       <w:pPr>
         <w:pStyle w:val="TitlePage"/>
         <w:bidi w:val="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00420CFF" w:rsidRPr="006536E5" w:rsidSect="008A502C">
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="567" w:gutter="284"/>
       <w:cols w:space="720"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A4B575E" w14:textId="77777777" w:rsidR="008727BB" w:rsidRPr="00213560" w:rsidRDefault="008727BB" w:rsidP="00213560">
+    <w:p w14:paraId="5524E1FB" w14:textId="77777777" w:rsidR="00992543" w:rsidRPr="00213560" w:rsidRDefault="00992543" w:rsidP="00213560">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04477616" w14:textId="77777777" w:rsidR="008727BB" w:rsidRPr="008A3624" w:rsidRDefault="008727BB" w:rsidP="008A3624">
+    <w:p w14:paraId="6E18B099" w14:textId="77777777" w:rsidR="00992543" w:rsidRPr="008A3624" w:rsidRDefault="00992543" w:rsidP="008A3624">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79B9E27A" w14:textId="77777777" w:rsidR="008727BB" w:rsidRPr="008A3624" w:rsidRDefault="008727BB" w:rsidP="008A3624">
+    <w:p w14:paraId="45AA4870" w14:textId="77777777" w:rsidR="00992543" w:rsidRPr="008A3624" w:rsidRDefault="00992543" w:rsidP="008A3624">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="14C825C3" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRPr="0046064A" w:rsidRDefault="009F1B92" w:rsidP="0043053D">
-[...1 lines deleted...]
-        <w:pStyle w:val="EndnoteText"/>
+    <w:p w14:paraId="14C825C3" w14:textId="77777777" w:rsidR="0022517B" w:rsidRPr="0046064A" w:rsidRDefault="0022517B" w:rsidP="0043053D">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="0046064A">
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002117AC">
         <w:t xml:space="preserve">G. E. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dullerud and F. A. Paganini, </w:t>
       </w:r>
       <w:r w:rsidRPr="002117AC">
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:t>A course in robust control theory: A convex approach,</w:t>
       </w:r>
@@ -37740,155 +37443,155 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
           <w:r>
             <w:t>New York</w:t>
           </w:r>
         </w:smartTag>
         <w:r>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r>
             <w:t>NY</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:t>, Springer, 2000.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w14:paraId="5D5D6EB3" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="0043053D">
-[...1 lines deleted...]
-        <w:pStyle w:val="EndnoteText"/>
+    <w:p w14:paraId="5D5D6EB3" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="0043053D">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EndnoteReference"/>
+          <w:rStyle w:val="a7"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003C5900">
         <w:t>J. Jones</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003C5900">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Computer Networks, </w:t>
       </w:r>
       <w:r w:rsidRPr="003C5900">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009915A0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidRPr="003C5900">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="003C5900">
         <w:t>d. [Online]</w:t>
       </w:r>
       <w:r>
         <w:t>, May 10, 1991 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00EC759D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
           </w:rPr>
           <w:t>http://www.atm.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="4">
-    <w:p w14:paraId="646CA018" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="0043053D">
-[...1 lines deleted...]
-        <w:pStyle w:val="EndnoteText"/>
+    <w:p w14:paraId="646CA018" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="0043053D">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EndnoteReference"/>
+          <w:rStyle w:val="a7"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">B. D. O. Anderson, and Y. Liu, “Controller reduction: concept and approaches,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF01CF">
         <w:t>IEEE Transactions on Automatic Control</w:t>
       </w:r>
       <w:r>
         <w:t>, vol.34, no. 8, pp. 802-812, Aug. 1989.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="5">
-    <w:p w14:paraId="3646951B" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="0043053D">
-[...1 lines deleted...]
-        <w:pStyle w:val="EndnoteText"/>
+    <w:p w14:paraId="3646951B" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="0043053D">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EndnoteReference"/>
+          <w:rStyle w:val="a7"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00886485">
         <w:t xml:space="preserve">R. J. Vidmar. </w:t>
       </w:r>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00886485">
         <w:t>On the use of atmospheric</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00886485">
         <w:t>plasmas as electromagnetic re</w:t>
       </w:r>
       <w:r>
@@ -37902,174 +37605,174 @@
       </w:r>
       <w:r w:rsidRPr="00886485">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF01CF">
         <w:t xml:space="preserve">IEEE Trans. Plasma Sci. </w:t>
       </w:r>
       <w:r w:rsidRPr="00886485">
         <w:t>[Online]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03359">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>vol. 21, no. 1,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03359">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pp. 876–880, Aug. 1992 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00EC759D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="ad"/>
           </w:rPr>
           <w:t>http://www.halcyon.com/pub/journals/21ps03-vidmar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="6">
-    <w:p w14:paraId="4CD30539" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="0043053D">
-[...1 lines deleted...]
-        <w:pStyle w:val="EndnoteText"/>
+    <w:p w14:paraId="4CD30539" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="0043053D">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EndnoteReference"/>
+          <w:rStyle w:val="a7"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">B. Cordons, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C03359">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>et. al.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, “A comparison between model reduction and controller reduction: application to a power nuclear plant,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF01CF">
         <w:t>Proc. 38th IEEE Conference on Decision and Control (CDC)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
           <w:r>
             <w:t>Phoenix</w:t>
           </w:r>
         </w:smartTag>
         <w:r>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r>
             <w:t>AZ</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:t>, Dec. 1999, pp. 4625-4630.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="7">
-    <w:p w14:paraId="567C426F" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="0043053D">
-[...1 lines deleted...]
-        <w:pStyle w:val="EndnoteText"/>
+    <w:p w14:paraId="567C426F" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="0043053D">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EndnoteReference"/>
+          <w:rStyle w:val="a7"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>G. Brandli and M. Dick, “Alternating current fed power supply,” U.S. Patent 4084217, Nov. 4, 1978.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="8">
-    <w:p w14:paraId="780D7749" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="0043053D">
-[...1 lines deleted...]
-        <w:pStyle w:val="EndnoteText"/>
+    <w:p w14:paraId="780D7749" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="0043053D">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EndnoteReference"/>
+          <w:rStyle w:val="a7"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>E. E. Reber, R. L. Mitchell, and C. G. Carter, “Oxygen absorption in the Earth's atmosphere,” Aerospace Corp., Los Angeles, CA, Tech. Rep. TR-0200 (4230-46)-3, Nov. 1968.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="9">
-    <w:p w14:paraId="37A618FE" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="0043053D">
-[...1 lines deleted...]
-        <w:pStyle w:val="EndnoteText"/>
+    <w:p w14:paraId="37A618FE" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="0043053D">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EndnoteReference"/>
+          <w:rStyle w:val="a7"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="00886485">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00886485">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Majeed, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7531">
         <w:t>“Centralized/</w:t>
       </w:r>
@@ -38147,612 +37850,614 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dept. ECE, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7531">
         <w:t>Univ</w:t>
       </w:r>
       <w:r>
         <w:t>ersity of</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7531">
         <w:t xml:space="preserve"> Dayton, Dayton</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7531">
         <w:t xml:space="preserve"> OH, 1989.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
     <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin-s">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
     <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Titr">
     <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traditional Arabic">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sakkal Majalla">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002027" w:usb1="80000000" w:usb2="00000108" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7596D5B6" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="009422D0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7596D5B6" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="009422D0">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="aa"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="36919A95" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92">
+  <w:p w14:paraId="36919A95" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6C2704B6" w14:textId="771F4AE6" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="005709DB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C2704B6" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="005709DB">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="aa"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00551BC1">
+    <w:r w:rsidR="003765D6">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
-      <w:t>‌أ</w:t>
+      <w:t>‌ه</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="274D3232" w14:textId="31113B08" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="00F75DE1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="274D3232" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="00F75DE1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="aa"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00551BC1">
+    <w:r w:rsidR="003765D6">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>26</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="187E11CC" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="00F75DE1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="187E11CC" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="00F75DE1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="aa"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7415AAC5" w14:textId="77777777" w:rsidR="008727BB" w:rsidRDefault="008727BB" w:rsidP="00213560">
+    <w:p w14:paraId="448EB65C" w14:textId="77777777" w:rsidR="00992543" w:rsidRDefault="00992543" w:rsidP="00213560">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41807217" w14:textId="77777777" w:rsidR="008727BB" w:rsidRDefault="008727BB" w:rsidP="008A3624">
+    <w:p w14:paraId="64E7BBE9" w14:textId="77777777" w:rsidR="00992543" w:rsidRDefault="00992543" w:rsidP="008A3624">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2CE39B79" w14:textId="77777777" w:rsidR="008727BB" w:rsidRDefault="008727BB" w:rsidP="008A3624">
+    <w:p w14:paraId="6B46D787" w14:textId="77777777" w:rsidR="00992543" w:rsidRDefault="00992543" w:rsidP="008A3624">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4F691799" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="00A664CE">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="4F691799" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="00A664CE">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Template</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0DBB330F" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="001B539D">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="0DBB330F" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="001B539D">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Styles</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="61A27E32" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="61A27E32" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE214E">
         <w:t>Font</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="31D02366" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="00E12041">
-[...8 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="31D02366" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="00E12041">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Footnote</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="18EAD4BA" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="007F4DAA">
-[...8 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="18EAD4BA" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="007F4DAA">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Single line</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="03EFA0CA" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="03EFA0CA" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Gutter</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1AF82839" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="00146C3D">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1AF82839" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="00146C3D">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Database</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="3D2BC715" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="003C22ED">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="3D2BC715" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="003C22ED">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Superscript</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="53814931" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="005D3A02">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="53814931" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="005D3A02">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Headings</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="21E1D177" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="005D3A02">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="21E1D177" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="005D3A02">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sub-headings</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="6F2D94F3" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92" w:rsidP="0075718F">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="6F2D94F3" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B" w:rsidP="0075718F">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Feedback Linearization</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="42B81C7F" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="42B81C7F" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Endnote</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="2C2A1578" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="2C2A1578" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C62340">
         <w:t>Postscript printer driver</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="6586748F" w14:textId="77777777" w:rsidR="009F1B92" w:rsidRDefault="009F1B92">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="6586748F" w14:textId="77777777" w:rsidR="0022517B" w:rsidRDefault="0022517B">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af8"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bullet</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8460D9BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DFF2CE58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -41709,99 +41414,99 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1008"/>
         </w:tabs>
         <w:ind w:left="1008" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A444413"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="821C11E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="a0"/>
       <w:lvlText w:val="فصل %1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="2"/>
       <w:lvlText w:val="%1-%2-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="576"/>
         </w:tabs>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading3"/>
+      <w:pStyle w:val="3"/>
       <w:lvlText w:val="%1-%2-%3-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading4"/>
+      <w:pStyle w:val="4"/>
       <w:lvlText w:val="%1-%2-%3-%4-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1247"/>
         </w:tabs>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
@@ -41828,83 +41533,83 @@
         </w:tabs>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1152"/>
         </w:tabs>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading7"/>
+      <w:pStyle w:val="7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading8"/>
+      <w:pStyle w:val="8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading9"/>
+      <w:pStyle w:val="9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E61184E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4EC0ADE"/>
     <w:lvl w:ilvl="0" w:tplc="D22CA30E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -42076,66 +41781,66 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="282424956">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="901018811">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="649023142">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2046589590">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2136177248">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1708869659">
     <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="ListParagraph1"/>
         <w:lvlText w:val="%1-"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -42199,309 +41904,309 @@
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:lvl w:ilvl="7">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5760" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="6480" w:hanging="180"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1940215000">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="136455529">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="188229446">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="500967011">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1124421749">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1789004550">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="528686790">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1954944304">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="308478520">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="599262828">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="267390862">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="103572401">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="683672211">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="88695998">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1301375995">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1418675443">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="507794631">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1868715992">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1069424058">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1558467802">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1934167382">
     <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1862084721">
     <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="76946938">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="2072536953">
     <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="ListParagraph1"/>
         <w:lvlText w:val="%1-"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
@@ -42574,93 +42279,93 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="7">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5760" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="6480" w:hanging="180"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="134954924">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1089809266">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="117647347">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1930842453">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="674188389">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1419787148">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="184028011">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1270626283">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1710832624">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="856774306">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="92014246">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1852328206">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="85346264">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="768816607">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1581524288">
     <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="ListParagraph1"/>
         <w:lvlText w:val="%1-"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2."/>
@@ -42733,138 +42438,186 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="7">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5760" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="6480" w:hanging="180"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1928073902">
     <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1799179459">
+    <w:abstractNumId w:val="33"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1554075154">
+    <w:abstractNumId w:val="33"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1877964933">
+    <w:abstractNumId w:val="33"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="4"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="2026705721">
+    <w:abstractNumId w:val="33"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="4"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:defaultTableStyle w:val="TableGrid"/>
+  <w:defaultTableStyle w:val="af3"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00880CF4"/>
     <w:rsid w:val="000016AF"/>
     <w:rsid w:val="000017F0"/>
     <w:rsid w:val="00001830"/>
     <w:rsid w:val="00001DFD"/>
     <w:rsid w:val="00004080"/>
     <w:rsid w:val="00010088"/>
     <w:rsid w:val="000311D3"/>
     <w:rsid w:val="00032AA6"/>
     <w:rsid w:val="00035AC3"/>
     <w:rsid w:val="00042A65"/>
     <w:rsid w:val="00044409"/>
     <w:rsid w:val="00045CAC"/>
     <w:rsid w:val="0004717B"/>
     <w:rsid w:val="00050DE2"/>
     <w:rsid w:val="00052B3D"/>
     <w:rsid w:val="00053A63"/>
     <w:rsid w:val="000617AC"/>
     <w:rsid w:val="000644F6"/>
     <w:rsid w:val="000651C7"/>
     <w:rsid w:val="00071B43"/>
     <w:rsid w:val="00071B6F"/>
     <w:rsid w:val="000726C5"/>
     <w:rsid w:val="00073A56"/>
     <w:rsid w:val="00077D26"/>
     <w:rsid w:val="000804E8"/>
     <w:rsid w:val="00082E64"/>
     <w:rsid w:val="00082EEE"/>
     <w:rsid w:val="00086281"/>
     <w:rsid w:val="00087BEA"/>
     <w:rsid w:val="00090A86"/>
     <w:rsid w:val="000916F9"/>
-    <w:rsid w:val="00093250"/>
     <w:rsid w:val="000944E0"/>
     <w:rsid w:val="000958D1"/>
     <w:rsid w:val="000967DB"/>
     <w:rsid w:val="000A083E"/>
     <w:rsid w:val="000A1773"/>
     <w:rsid w:val="000A6B45"/>
     <w:rsid w:val="000A6B4D"/>
     <w:rsid w:val="000A6F62"/>
     <w:rsid w:val="000A7737"/>
     <w:rsid w:val="000B0A13"/>
     <w:rsid w:val="000B115C"/>
     <w:rsid w:val="000B1F6F"/>
     <w:rsid w:val="000B41B6"/>
     <w:rsid w:val="000B6EE0"/>
     <w:rsid w:val="000C0597"/>
-    <w:rsid w:val="000C27ED"/>
     <w:rsid w:val="000C2C83"/>
     <w:rsid w:val="000C636C"/>
     <w:rsid w:val="000C68C7"/>
     <w:rsid w:val="000D3102"/>
     <w:rsid w:val="000D6611"/>
     <w:rsid w:val="000D7088"/>
     <w:rsid w:val="000E280F"/>
     <w:rsid w:val="000E47EA"/>
     <w:rsid w:val="000E501E"/>
     <w:rsid w:val="000E59B6"/>
     <w:rsid w:val="000F293C"/>
     <w:rsid w:val="000F4CB0"/>
     <w:rsid w:val="000F571E"/>
     <w:rsid w:val="0010068A"/>
     <w:rsid w:val="00104D13"/>
     <w:rsid w:val="00105183"/>
     <w:rsid w:val="0010530D"/>
     <w:rsid w:val="0010600B"/>
     <w:rsid w:val="001071C9"/>
     <w:rsid w:val="00107EC5"/>
     <w:rsid w:val="00115C9F"/>
     <w:rsid w:val="001163B5"/>
     <w:rsid w:val="0012054D"/>
     <w:rsid w:val="00120B9B"/>
     <w:rsid w:val="001306DF"/>
@@ -42876,87 +42629,86 @@
     <w:rsid w:val="0015330E"/>
     <w:rsid w:val="00153F5C"/>
     <w:rsid w:val="00161D8A"/>
     <w:rsid w:val="00161EA3"/>
     <w:rsid w:val="00161F2C"/>
     <w:rsid w:val="001620AE"/>
     <w:rsid w:val="00163031"/>
     <w:rsid w:val="00166AEA"/>
     <w:rsid w:val="00172CA6"/>
     <w:rsid w:val="00177FDA"/>
     <w:rsid w:val="00181CE0"/>
     <w:rsid w:val="00184831"/>
     <w:rsid w:val="00184848"/>
     <w:rsid w:val="00190C9D"/>
     <w:rsid w:val="00190E47"/>
     <w:rsid w:val="001A34A9"/>
     <w:rsid w:val="001A4143"/>
     <w:rsid w:val="001A588C"/>
     <w:rsid w:val="001A5E27"/>
     <w:rsid w:val="001B291E"/>
     <w:rsid w:val="001B37A1"/>
     <w:rsid w:val="001B44F4"/>
     <w:rsid w:val="001B4740"/>
     <w:rsid w:val="001B539D"/>
     <w:rsid w:val="001B620F"/>
-    <w:rsid w:val="001B64BD"/>
     <w:rsid w:val="001C0298"/>
     <w:rsid w:val="001C414E"/>
     <w:rsid w:val="001C5963"/>
     <w:rsid w:val="001D21D9"/>
     <w:rsid w:val="001D38CA"/>
     <w:rsid w:val="001D5D6A"/>
     <w:rsid w:val="001D7979"/>
     <w:rsid w:val="001D7C4D"/>
     <w:rsid w:val="001F0E07"/>
     <w:rsid w:val="001F1EFD"/>
     <w:rsid w:val="001F7233"/>
     <w:rsid w:val="00200281"/>
     <w:rsid w:val="00203366"/>
     <w:rsid w:val="00203A77"/>
     <w:rsid w:val="0020769F"/>
     <w:rsid w:val="002113D6"/>
     <w:rsid w:val="002117AC"/>
     <w:rsid w:val="00213560"/>
     <w:rsid w:val="002141DC"/>
     <w:rsid w:val="002149D5"/>
     <w:rsid w:val="00217D93"/>
     <w:rsid w:val="002204E5"/>
     <w:rsid w:val="00222121"/>
     <w:rsid w:val="00224B78"/>
     <w:rsid w:val="0022517B"/>
     <w:rsid w:val="002307AD"/>
     <w:rsid w:val="00230947"/>
     <w:rsid w:val="00232723"/>
     <w:rsid w:val="00243567"/>
     <w:rsid w:val="00246274"/>
     <w:rsid w:val="00250234"/>
     <w:rsid w:val="002517E5"/>
     <w:rsid w:val="002542F7"/>
     <w:rsid w:val="002554FE"/>
+    <w:rsid w:val="0025637B"/>
     <w:rsid w:val="00256B27"/>
-    <w:rsid w:val="00257488"/>
     <w:rsid w:val="00260544"/>
     <w:rsid w:val="002653CD"/>
     <w:rsid w:val="00265873"/>
     <w:rsid w:val="00267C11"/>
     <w:rsid w:val="0027004D"/>
     <w:rsid w:val="0027330D"/>
     <w:rsid w:val="00276BBB"/>
     <w:rsid w:val="00280F35"/>
     <w:rsid w:val="002903FD"/>
     <w:rsid w:val="00291465"/>
     <w:rsid w:val="00291623"/>
     <w:rsid w:val="00292F62"/>
     <w:rsid w:val="002A3E43"/>
     <w:rsid w:val="002B0C33"/>
     <w:rsid w:val="002B1586"/>
     <w:rsid w:val="002B2F92"/>
     <w:rsid w:val="002B430E"/>
     <w:rsid w:val="002B50E9"/>
     <w:rsid w:val="002C1CC3"/>
     <w:rsid w:val="002C3520"/>
     <w:rsid w:val="002C3D6E"/>
     <w:rsid w:val="002C55E0"/>
     <w:rsid w:val="002D086E"/>
     <w:rsid w:val="002D743B"/>
     <w:rsid w:val="002D7FEA"/>
@@ -42964,86 +42716,86 @@
     <w:rsid w:val="002F7582"/>
     <w:rsid w:val="003055F9"/>
     <w:rsid w:val="003109FF"/>
     <w:rsid w:val="00315FF2"/>
     <w:rsid w:val="00317836"/>
     <w:rsid w:val="00317B14"/>
     <w:rsid w:val="003207EC"/>
     <w:rsid w:val="003215AF"/>
     <w:rsid w:val="00321F4A"/>
     <w:rsid w:val="00324B6E"/>
     <w:rsid w:val="00330DC5"/>
     <w:rsid w:val="0033699C"/>
     <w:rsid w:val="00343131"/>
     <w:rsid w:val="00343BC5"/>
     <w:rsid w:val="00343FC8"/>
     <w:rsid w:val="00344927"/>
     <w:rsid w:val="00344B9D"/>
     <w:rsid w:val="00344E2F"/>
     <w:rsid w:val="00352D50"/>
     <w:rsid w:val="003538B6"/>
     <w:rsid w:val="003560A2"/>
     <w:rsid w:val="00356C91"/>
     <w:rsid w:val="00361B69"/>
     <w:rsid w:val="00362624"/>
     <w:rsid w:val="00362B01"/>
-    <w:rsid w:val="003639D9"/>
     <w:rsid w:val="00363E71"/>
     <w:rsid w:val="00364FDE"/>
     <w:rsid w:val="00365460"/>
     <w:rsid w:val="00366505"/>
     <w:rsid w:val="00374D9B"/>
     <w:rsid w:val="00375624"/>
     <w:rsid w:val="003756D1"/>
     <w:rsid w:val="003765D6"/>
     <w:rsid w:val="00376B61"/>
     <w:rsid w:val="00377773"/>
     <w:rsid w:val="00381F4E"/>
     <w:rsid w:val="00391298"/>
     <w:rsid w:val="0039660C"/>
     <w:rsid w:val="00397ECB"/>
     <w:rsid w:val="003A5106"/>
     <w:rsid w:val="003A6FAD"/>
     <w:rsid w:val="003B4C62"/>
     <w:rsid w:val="003B76F0"/>
     <w:rsid w:val="003B7D39"/>
     <w:rsid w:val="003C22ED"/>
     <w:rsid w:val="003C307D"/>
     <w:rsid w:val="003C3A73"/>
     <w:rsid w:val="003C6672"/>
     <w:rsid w:val="003C6813"/>
     <w:rsid w:val="003D0755"/>
     <w:rsid w:val="003D12A9"/>
     <w:rsid w:val="003D37AF"/>
     <w:rsid w:val="003D7B39"/>
     <w:rsid w:val="003D7C57"/>
     <w:rsid w:val="003E58D2"/>
     <w:rsid w:val="003F14EE"/>
     <w:rsid w:val="003F1E59"/>
     <w:rsid w:val="00400119"/>
     <w:rsid w:val="00401217"/>
     <w:rsid w:val="004014C6"/>
+    <w:rsid w:val="004040BE"/>
     <w:rsid w:val="00405321"/>
     <w:rsid w:val="0041330C"/>
     <w:rsid w:val="004174CD"/>
     <w:rsid w:val="00420CFF"/>
     <w:rsid w:val="00422D6A"/>
     <w:rsid w:val="00427787"/>
     <w:rsid w:val="0043053D"/>
     <w:rsid w:val="004335E9"/>
     <w:rsid w:val="00434DC7"/>
     <w:rsid w:val="004354E2"/>
     <w:rsid w:val="00440005"/>
     <w:rsid w:val="00441BBB"/>
     <w:rsid w:val="00442A84"/>
     <w:rsid w:val="00442DF5"/>
     <w:rsid w:val="0045186C"/>
     <w:rsid w:val="00452C87"/>
     <w:rsid w:val="00453A91"/>
     <w:rsid w:val="00454516"/>
     <w:rsid w:val="00454B52"/>
     <w:rsid w:val="00456D36"/>
     <w:rsid w:val="00462F7E"/>
     <w:rsid w:val="00465C85"/>
     <w:rsid w:val="0046663A"/>
     <w:rsid w:val="00476104"/>
     <w:rsid w:val="0047657C"/>
@@ -43070,51 +42822,50 @@
     <w:rsid w:val="004F48DF"/>
     <w:rsid w:val="004F5066"/>
     <w:rsid w:val="00500B69"/>
     <w:rsid w:val="00501A26"/>
     <w:rsid w:val="00502B39"/>
     <w:rsid w:val="00503FE9"/>
     <w:rsid w:val="00505AF7"/>
     <w:rsid w:val="005143C8"/>
     <w:rsid w:val="00514BA4"/>
     <w:rsid w:val="0052006F"/>
     <w:rsid w:val="00520B95"/>
     <w:rsid w:val="00522BF7"/>
     <w:rsid w:val="00526053"/>
     <w:rsid w:val="005302CE"/>
     <w:rsid w:val="0053091C"/>
     <w:rsid w:val="00531146"/>
     <w:rsid w:val="00532713"/>
     <w:rsid w:val="00532A14"/>
     <w:rsid w:val="0053602A"/>
     <w:rsid w:val="00536A5C"/>
     <w:rsid w:val="00536D74"/>
     <w:rsid w:val="00536E53"/>
     <w:rsid w:val="005402FF"/>
     <w:rsid w:val="00550746"/>
     <w:rsid w:val="005512B9"/>
-    <w:rsid w:val="00551BC1"/>
     <w:rsid w:val="005522AC"/>
     <w:rsid w:val="00552DB5"/>
     <w:rsid w:val="00555B5B"/>
     <w:rsid w:val="00557F15"/>
     <w:rsid w:val="00564B3E"/>
     <w:rsid w:val="005667F1"/>
     <w:rsid w:val="005709DB"/>
     <w:rsid w:val="005716E6"/>
     <w:rsid w:val="00580663"/>
     <w:rsid w:val="0058567A"/>
     <w:rsid w:val="00586399"/>
     <w:rsid w:val="0058653B"/>
     <w:rsid w:val="00586D58"/>
     <w:rsid w:val="0059293F"/>
     <w:rsid w:val="005962E6"/>
     <w:rsid w:val="005A0DA4"/>
     <w:rsid w:val="005A3B42"/>
     <w:rsid w:val="005B52D7"/>
     <w:rsid w:val="005B5471"/>
     <w:rsid w:val="005C3BDA"/>
     <w:rsid w:val="005C49E6"/>
     <w:rsid w:val="005D274C"/>
     <w:rsid w:val="005D3A02"/>
     <w:rsid w:val="005D3FB8"/>
     <w:rsid w:val="005D4876"/>
@@ -43125,390 +42876,384 @@
     <w:rsid w:val="005E579E"/>
     <w:rsid w:val="005E685C"/>
     <w:rsid w:val="005E7055"/>
     <w:rsid w:val="005F31CC"/>
     <w:rsid w:val="005F3B93"/>
     <w:rsid w:val="00602AAE"/>
     <w:rsid w:val="00603748"/>
     <w:rsid w:val="00603BC5"/>
     <w:rsid w:val="00610762"/>
     <w:rsid w:val="00611C2B"/>
     <w:rsid w:val="00614299"/>
     <w:rsid w:val="00615B64"/>
     <w:rsid w:val="006177D9"/>
     <w:rsid w:val="00624EE6"/>
     <w:rsid w:val="00632ABB"/>
     <w:rsid w:val="00633F8F"/>
     <w:rsid w:val="00634DFA"/>
     <w:rsid w:val="00634F2C"/>
     <w:rsid w:val="00640B76"/>
     <w:rsid w:val="00640D82"/>
     <w:rsid w:val="0064328B"/>
     <w:rsid w:val="006440A4"/>
     <w:rsid w:val="00644151"/>
     <w:rsid w:val="00645148"/>
     <w:rsid w:val="006479F2"/>
-    <w:rsid w:val="006514F5"/>
     <w:rsid w:val="00652A58"/>
     <w:rsid w:val="00652CD1"/>
     <w:rsid w:val="0065317E"/>
     <w:rsid w:val="006536E5"/>
     <w:rsid w:val="00655F2E"/>
     <w:rsid w:val="00657AA0"/>
     <w:rsid w:val="00671BE2"/>
+    <w:rsid w:val="00672EE2"/>
     <w:rsid w:val="00673B26"/>
     <w:rsid w:val="00675FE4"/>
     <w:rsid w:val="0067772C"/>
     <w:rsid w:val="006922A6"/>
     <w:rsid w:val="00692FA8"/>
     <w:rsid w:val="00695FD2"/>
     <w:rsid w:val="00697761"/>
     <w:rsid w:val="006A203C"/>
     <w:rsid w:val="006B1D1D"/>
     <w:rsid w:val="006B2C4B"/>
     <w:rsid w:val="006B2CE9"/>
     <w:rsid w:val="006B370A"/>
     <w:rsid w:val="006B5026"/>
     <w:rsid w:val="006B6CBD"/>
     <w:rsid w:val="006C113C"/>
     <w:rsid w:val="006C1194"/>
     <w:rsid w:val="006C1248"/>
     <w:rsid w:val="006C1C48"/>
     <w:rsid w:val="006C29E4"/>
     <w:rsid w:val="006C5389"/>
     <w:rsid w:val="006D61DC"/>
     <w:rsid w:val="006E44FB"/>
     <w:rsid w:val="006E55A3"/>
     <w:rsid w:val="006F21E4"/>
     <w:rsid w:val="006F30CD"/>
     <w:rsid w:val="006F3434"/>
     <w:rsid w:val="006F6BAF"/>
     <w:rsid w:val="006F7E83"/>
     <w:rsid w:val="00700973"/>
     <w:rsid w:val="0070221E"/>
     <w:rsid w:val="00706629"/>
     <w:rsid w:val="00706969"/>
     <w:rsid w:val="0071026E"/>
     <w:rsid w:val="007126AD"/>
     <w:rsid w:val="00712CDB"/>
     <w:rsid w:val="007137DA"/>
     <w:rsid w:val="00714B14"/>
+    <w:rsid w:val="00721065"/>
     <w:rsid w:val="00733362"/>
     <w:rsid w:val="0073542E"/>
     <w:rsid w:val="0073614C"/>
     <w:rsid w:val="00737C53"/>
     <w:rsid w:val="007410AA"/>
     <w:rsid w:val="00743C60"/>
     <w:rsid w:val="00745168"/>
     <w:rsid w:val="00745608"/>
     <w:rsid w:val="00746B8A"/>
     <w:rsid w:val="0075328D"/>
     <w:rsid w:val="0075718F"/>
     <w:rsid w:val="00763E87"/>
     <w:rsid w:val="007647E0"/>
     <w:rsid w:val="0077587B"/>
     <w:rsid w:val="007822CD"/>
     <w:rsid w:val="0078315F"/>
     <w:rsid w:val="0078710E"/>
     <w:rsid w:val="007879F4"/>
     <w:rsid w:val="00791A50"/>
     <w:rsid w:val="007A1A02"/>
     <w:rsid w:val="007A32D0"/>
     <w:rsid w:val="007A3DB0"/>
     <w:rsid w:val="007A430F"/>
     <w:rsid w:val="007A4465"/>
     <w:rsid w:val="007B296E"/>
     <w:rsid w:val="007B2F4B"/>
     <w:rsid w:val="007C0082"/>
     <w:rsid w:val="007C2AAD"/>
     <w:rsid w:val="007C2B10"/>
     <w:rsid w:val="007C461F"/>
     <w:rsid w:val="007C49A9"/>
     <w:rsid w:val="007C7BFA"/>
     <w:rsid w:val="007D09B2"/>
     <w:rsid w:val="007D10C3"/>
     <w:rsid w:val="007D25C3"/>
     <w:rsid w:val="007D277A"/>
     <w:rsid w:val="007D46CE"/>
     <w:rsid w:val="007D7BD5"/>
-    <w:rsid w:val="007E1C8E"/>
     <w:rsid w:val="007F211A"/>
     <w:rsid w:val="007F27D2"/>
     <w:rsid w:val="007F4971"/>
     <w:rsid w:val="007F4DAA"/>
     <w:rsid w:val="00800910"/>
     <w:rsid w:val="008018AA"/>
     <w:rsid w:val="00801BCE"/>
     <w:rsid w:val="00813E63"/>
     <w:rsid w:val="00816C24"/>
     <w:rsid w:val="00822CE5"/>
     <w:rsid w:val="00824C10"/>
     <w:rsid w:val="008259F6"/>
     <w:rsid w:val="00830A1D"/>
     <w:rsid w:val="00834D66"/>
     <w:rsid w:val="008437DC"/>
-    <w:rsid w:val="00843CFF"/>
     <w:rsid w:val="00845C47"/>
     <w:rsid w:val="00854C17"/>
     <w:rsid w:val="00862699"/>
     <w:rsid w:val="00864450"/>
     <w:rsid w:val="008649CE"/>
     <w:rsid w:val="00865D04"/>
     <w:rsid w:val="0087194D"/>
-    <w:rsid w:val="008727BB"/>
     <w:rsid w:val="00872D24"/>
     <w:rsid w:val="00875D86"/>
     <w:rsid w:val="00876FD7"/>
     <w:rsid w:val="00880CF4"/>
     <w:rsid w:val="0088217D"/>
     <w:rsid w:val="00887837"/>
     <w:rsid w:val="00897C7B"/>
     <w:rsid w:val="008A3624"/>
     <w:rsid w:val="008A502C"/>
     <w:rsid w:val="008A71FD"/>
     <w:rsid w:val="008B55F3"/>
     <w:rsid w:val="008B5C2D"/>
     <w:rsid w:val="008C0578"/>
     <w:rsid w:val="008C2FBD"/>
     <w:rsid w:val="008C7CE4"/>
     <w:rsid w:val="008D3FAB"/>
     <w:rsid w:val="008E000D"/>
     <w:rsid w:val="008E0F15"/>
     <w:rsid w:val="008E20AD"/>
     <w:rsid w:val="008E6DBF"/>
     <w:rsid w:val="008F196B"/>
     <w:rsid w:val="008F1CBD"/>
     <w:rsid w:val="008F3A3D"/>
     <w:rsid w:val="008F4E50"/>
     <w:rsid w:val="008F6FE7"/>
     <w:rsid w:val="008F731F"/>
-    <w:rsid w:val="008F7FDC"/>
     <w:rsid w:val="00900A8A"/>
     <w:rsid w:val="00907227"/>
     <w:rsid w:val="00910950"/>
     <w:rsid w:val="0091126F"/>
     <w:rsid w:val="0091486D"/>
     <w:rsid w:val="009148BD"/>
     <w:rsid w:val="00916B0D"/>
     <w:rsid w:val="00920FC1"/>
     <w:rsid w:val="00922217"/>
     <w:rsid w:val="0092230C"/>
     <w:rsid w:val="00922903"/>
     <w:rsid w:val="00927BA8"/>
     <w:rsid w:val="00930254"/>
     <w:rsid w:val="009317E3"/>
     <w:rsid w:val="00932547"/>
     <w:rsid w:val="0093527C"/>
     <w:rsid w:val="00940ADE"/>
     <w:rsid w:val="00941372"/>
     <w:rsid w:val="009422D0"/>
-    <w:rsid w:val="0094360B"/>
     <w:rsid w:val="00943707"/>
     <w:rsid w:val="00943DC4"/>
     <w:rsid w:val="00951834"/>
     <w:rsid w:val="00953A52"/>
     <w:rsid w:val="00955F5B"/>
     <w:rsid w:val="009563B1"/>
     <w:rsid w:val="0096151E"/>
     <w:rsid w:val="0096212E"/>
     <w:rsid w:val="00962315"/>
     <w:rsid w:val="009639DB"/>
     <w:rsid w:val="00967CBB"/>
     <w:rsid w:val="00971CB3"/>
     <w:rsid w:val="00972757"/>
     <w:rsid w:val="00973F81"/>
     <w:rsid w:val="0097738E"/>
     <w:rsid w:val="00977C14"/>
     <w:rsid w:val="00977CF3"/>
     <w:rsid w:val="0098429B"/>
     <w:rsid w:val="009915A0"/>
     <w:rsid w:val="0099174B"/>
+    <w:rsid w:val="00992543"/>
     <w:rsid w:val="0099628E"/>
     <w:rsid w:val="00997163"/>
     <w:rsid w:val="00997567"/>
     <w:rsid w:val="009A4C4A"/>
     <w:rsid w:val="009A7F4F"/>
     <w:rsid w:val="009C0639"/>
     <w:rsid w:val="009C1435"/>
     <w:rsid w:val="009C7587"/>
     <w:rsid w:val="009C7752"/>
     <w:rsid w:val="009C7AEC"/>
     <w:rsid w:val="009D0819"/>
     <w:rsid w:val="009D4816"/>
     <w:rsid w:val="009D4E69"/>
     <w:rsid w:val="009D6601"/>
     <w:rsid w:val="009D7053"/>
     <w:rsid w:val="009E27D7"/>
     <w:rsid w:val="009E52D0"/>
     <w:rsid w:val="009E61C9"/>
     <w:rsid w:val="009F10F3"/>
-    <w:rsid w:val="009F1B92"/>
     <w:rsid w:val="009F280A"/>
     <w:rsid w:val="009F4B45"/>
     <w:rsid w:val="009F4F74"/>
     <w:rsid w:val="009F5468"/>
     <w:rsid w:val="009F59EC"/>
     <w:rsid w:val="009F7081"/>
     <w:rsid w:val="00A00447"/>
     <w:rsid w:val="00A009FD"/>
     <w:rsid w:val="00A069F8"/>
     <w:rsid w:val="00A07064"/>
     <w:rsid w:val="00A073E1"/>
     <w:rsid w:val="00A1094C"/>
     <w:rsid w:val="00A141B4"/>
     <w:rsid w:val="00A155D4"/>
     <w:rsid w:val="00A16EEB"/>
+    <w:rsid w:val="00A20017"/>
     <w:rsid w:val="00A2046A"/>
     <w:rsid w:val="00A25F47"/>
     <w:rsid w:val="00A27B2C"/>
     <w:rsid w:val="00A30BD9"/>
     <w:rsid w:val="00A32942"/>
     <w:rsid w:val="00A354D5"/>
     <w:rsid w:val="00A36922"/>
     <w:rsid w:val="00A40CCE"/>
     <w:rsid w:val="00A4221F"/>
     <w:rsid w:val="00A44789"/>
     <w:rsid w:val="00A50A68"/>
     <w:rsid w:val="00A52FF9"/>
     <w:rsid w:val="00A53708"/>
     <w:rsid w:val="00A53A8A"/>
     <w:rsid w:val="00A54976"/>
     <w:rsid w:val="00A62470"/>
     <w:rsid w:val="00A63C4A"/>
     <w:rsid w:val="00A652BE"/>
     <w:rsid w:val="00A664CE"/>
     <w:rsid w:val="00A809EB"/>
     <w:rsid w:val="00A810AD"/>
     <w:rsid w:val="00A84A9F"/>
     <w:rsid w:val="00A86160"/>
     <w:rsid w:val="00A86B44"/>
     <w:rsid w:val="00A90EF0"/>
     <w:rsid w:val="00A92077"/>
     <w:rsid w:val="00A95403"/>
     <w:rsid w:val="00A967B3"/>
     <w:rsid w:val="00A9799C"/>
     <w:rsid w:val="00A97CEC"/>
     <w:rsid w:val="00AA18A6"/>
     <w:rsid w:val="00AA2BC6"/>
     <w:rsid w:val="00AA667C"/>
     <w:rsid w:val="00AB3C85"/>
     <w:rsid w:val="00AB49C9"/>
     <w:rsid w:val="00AC0DA0"/>
     <w:rsid w:val="00AC14E6"/>
     <w:rsid w:val="00AC3FEC"/>
     <w:rsid w:val="00AD004C"/>
     <w:rsid w:val="00AD2DF0"/>
     <w:rsid w:val="00AD769F"/>
     <w:rsid w:val="00AE3385"/>
     <w:rsid w:val="00AE3593"/>
     <w:rsid w:val="00AE51DF"/>
     <w:rsid w:val="00AE551F"/>
     <w:rsid w:val="00AE55E7"/>
     <w:rsid w:val="00AF05BB"/>
     <w:rsid w:val="00AF38E3"/>
     <w:rsid w:val="00AF4468"/>
     <w:rsid w:val="00AF7C5F"/>
-    <w:rsid w:val="00B00397"/>
     <w:rsid w:val="00B01105"/>
     <w:rsid w:val="00B05195"/>
     <w:rsid w:val="00B055DC"/>
     <w:rsid w:val="00B06EC7"/>
     <w:rsid w:val="00B0767F"/>
     <w:rsid w:val="00B07B4D"/>
     <w:rsid w:val="00B10956"/>
     <w:rsid w:val="00B11B5D"/>
     <w:rsid w:val="00B12E8B"/>
     <w:rsid w:val="00B16686"/>
     <w:rsid w:val="00B248AD"/>
     <w:rsid w:val="00B2718D"/>
     <w:rsid w:val="00B33719"/>
-    <w:rsid w:val="00B337FD"/>
     <w:rsid w:val="00B3723E"/>
     <w:rsid w:val="00B372B1"/>
     <w:rsid w:val="00B43A88"/>
     <w:rsid w:val="00B44E6F"/>
     <w:rsid w:val="00B503AA"/>
     <w:rsid w:val="00B51330"/>
     <w:rsid w:val="00B53AA4"/>
     <w:rsid w:val="00B627FC"/>
     <w:rsid w:val="00B643DB"/>
     <w:rsid w:val="00B6610C"/>
     <w:rsid w:val="00B66BDC"/>
     <w:rsid w:val="00B7107C"/>
     <w:rsid w:val="00B71BA2"/>
     <w:rsid w:val="00B71BFD"/>
     <w:rsid w:val="00B7378F"/>
     <w:rsid w:val="00B77308"/>
     <w:rsid w:val="00B81A6A"/>
     <w:rsid w:val="00B82BB9"/>
     <w:rsid w:val="00B82FE9"/>
     <w:rsid w:val="00B84BC6"/>
     <w:rsid w:val="00B85199"/>
     <w:rsid w:val="00B86AB5"/>
     <w:rsid w:val="00B87E67"/>
     <w:rsid w:val="00B9083B"/>
     <w:rsid w:val="00B90F1F"/>
     <w:rsid w:val="00B94213"/>
     <w:rsid w:val="00B94C13"/>
     <w:rsid w:val="00B9544E"/>
     <w:rsid w:val="00B97A5B"/>
     <w:rsid w:val="00BA0B37"/>
     <w:rsid w:val="00BA208D"/>
     <w:rsid w:val="00BA696F"/>
     <w:rsid w:val="00BA69DA"/>
     <w:rsid w:val="00BA6CA8"/>
     <w:rsid w:val="00BB2C52"/>
     <w:rsid w:val="00BB654D"/>
     <w:rsid w:val="00BC2CAD"/>
     <w:rsid w:val="00BC599E"/>
     <w:rsid w:val="00BD2288"/>
     <w:rsid w:val="00BE11C0"/>
     <w:rsid w:val="00BE3140"/>
     <w:rsid w:val="00BE4BCA"/>
     <w:rsid w:val="00BE53C6"/>
     <w:rsid w:val="00BE6B5D"/>
     <w:rsid w:val="00BF267A"/>
     <w:rsid w:val="00BF3D96"/>
     <w:rsid w:val="00BF42A2"/>
     <w:rsid w:val="00BF451D"/>
     <w:rsid w:val="00BF6680"/>
-    <w:rsid w:val="00BF73AB"/>
     <w:rsid w:val="00C02917"/>
     <w:rsid w:val="00C03359"/>
     <w:rsid w:val="00C10DBA"/>
     <w:rsid w:val="00C11FB0"/>
     <w:rsid w:val="00C13B9F"/>
     <w:rsid w:val="00C17129"/>
     <w:rsid w:val="00C17EA3"/>
     <w:rsid w:val="00C206B9"/>
     <w:rsid w:val="00C207C8"/>
     <w:rsid w:val="00C21A50"/>
     <w:rsid w:val="00C23801"/>
     <w:rsid w:val="00C23A70"/>
     <w:rsid w:val="00C25B17"/>
+    <w:rsid w:val="00C25FEE"/>
     <w:rsid w:val="00C34739"/>
-    <w:rsid w:val="00C34AB0"/>
     <w:rsid w:val="00C435A1"/>
     <w:rsid w:val="00C5030B"/>
     <w:rsid w:val="00C6023D"/>
     <w:rsid w:val="00C62340"/>
     <w:rsid w:val="00C65AFC"/>
     <w:rsid w:val="00C70421"/>
     <w:rsid w:val="00C70EE3"/>
     <w:rsid w:val="00C7270F"/>
     <w:rsid w:val="00C74DB0"/>
     <w:rsid w:val="00C750F7"/>
     <w:rsid w:val="00C77646"/>
     <w:rsid w:val="00C81A83"/>
     <w:rsid w:val="00C8259F"/>
     <w:rsid w:val="00C8388A"/>
     <w:rsid w:val="00C83DF2"/>
     <w:rsid w:val="00C850D0"/>
     <w:rsid w:val="00C87844"/>
     <w:rsid w:val="00C90591"/>
     <w:rsid w:val="00C909CF"/>
     <w:rsid w:val="00C93BA8"/>
     <w:rsid w:val="00C9705D"/>
     <w:rsid w:val="00CA0046"/>
     <w:rsid w:val="00CA2E49"/>
     <w:rsid w:val="00CA3FFC"/>
     <w:rsid w:val="00CA5048"/>
@@ -43542,205 +43287,200 @@
     <w:rsid w:val="00D50E5C"/>
     <w:rsid w:val="00D53DED"/>
     <w:rsid w:val="00D54E74"/>
     <w:rsid w:val="00D703A5"/>
     <w:rsid w:val="00D72C97"/>
     <w:rsid w:val="00D72EAC"/>
     <w:rsid w:val="00D75F0D"/>
     <w:rsid w:val="00D776EE"/>
     <w:rsid w:val="00D816ED"/>
     <w:rsid w:val="00D81E18"/>
     <w:rsid w:val="00D829D2"/>
     <w:rsid w:val="00D86774"/>
     <w:rsid w:val="00D87000"/>
     <w:rsid w:val="00D94639"/>
     <w:rsid w:val="00D97E6E"/>
     <w:rsid w:val="00DA5B43"/>
     <w:rsid w:val="00DB0FF3"/>
     <w:rsid w:val="00DB1CB9"/>
     <w:rsid w:val="00DB2B0D"/>
     <w:rsid w:val="00DB4C4C"/>
     <w:rsid w:val="00DB7DEB"/>
     <w:rsid w:val="00DC254E"/>
     <w:rsid w:val="00DC54A4"/>
     <w:rsid w:val="00DC6B85"/>
     <w:rsid w:val="00DD1D33"/>
-    <w:rsid w:val="00DD2F0F"/>
     <w:rsid w:val="00DE15F5"/>
     <w:rsid w:val="00DE214E"/>
     <w:rsid w:val="00DE39F3"/>
     <w:rsid w:val="00DE5A29"/>
     <w:rsid w:val="00DF06C3"/>
     <w:rsid w:val="00DF1ADE"/>
     <w:rsid w:val="00DF49EF"/>
     <w:rsid w:val="00DF633B"/>
     <w:rsid w:val="00DF714A"/>
     <w:rsid w:val="00E00097"/>
     <w:rsid w:val="00E06359"/>
     <w:rsid w:val="00E066A4"/>
     <w:rsid w:val="00E07D00"/>
     <w:rsid w:val="00E12041"/>
     <w:rsid w:val="00E1243C"/>
     <w:rsid w:val="00E2039C"/>
     <w:rsid w:val="00E22374"/>
     <w:rsid w:val="00E22E74"/>
     <w:rsid w:val="00E23E7C"/>
     <w:rsid w:val="00E309D8"/>
     <w:rsid w:val="00E33060"/>
     <w:rsid w:val="00E35FAC"/>
     <w:rsid w:val="00E36473"/>
     <w:rsid w:val="00E368CB"/>
     <w:rsid w:val="00E445E2"/>
     <w:rsid w:val="00E44F56"/>
     <w:rsid w:val="00E53E43"/>
     <w:rsid w:val="00E559B4"/>
     <w:rsid w:val="00E572B2"/>
     <w:rsid w:val="00E57B67"/>
     <w:rsid w:val="00E666E0"/>
     <w:rsid w:val="00E725E0"/>
     <w:rsid w:val="00E72E84"/>
     <w:rsid w:val="00E77738"/>
     <w:rsid w:val="00E85164"/>
     <w:rsid w:val="00E85727"/>
     <w:rsid w:val="00E86779"/>
     <w:rsid w:val="00E90421"/>
     <w:rsid w:val="00E90788"/>
     <w:rsid w:val="00E92664"/>
-    <w:rsid w:val="00E93D09"/>
     <w:rsid w:val="00EA05E1"/>
     <w:rsid w:val="00EA3B3A"/>
     <w:rsid w:val="00EB3DBC"/>
     <w:rsid w:val="00EB4150"/>
     <w:rsid w:val="00EB5FC1"/>
     <w:rsid w:val="00EB62FB"/>
     <w:rsid w:val="00EB7684"/>
     <w:rsid w:val="00EC1238"/>
     <w:rsid w:val="00EC3CB2"/>
     <w:rsid w:val="00EC6058"/>
     <w:rsid w:val="00EC646F"/>
     <w:rsid w:val="00EC64DF"/>
     <w:rsid w:val="00EC78DD"/>
     <w:rsid w:val="00EE06A1"/>
     <w:rsid w:val="00EE3881"/>
     <w:rsid w:val="00EE38FB"/>
     <w:rsid w:val="00EE5784"/>
     <w:rsid w:val="00EE78E9"/>
     <w:rsid w:val="00EF1A40"/>
     <w:rsid w:val="00EF552A"/>
     <w:rsid w:val="00F01A6D"/>
     <w:rsid w:val="00F023C1"/>
     <w:rsid w:val="00F0327A"/>
     <w:rsid w:val="00F055DD"/>
     <w:rsid w:val="00F06873"/>
     <w:rsid w:val="00F110F1"/>
     <w:rsid w:val="00F156E7"/>
     <w:rsid w:val="00F17CFE"/>
     <w:rsid w:val="00F3059E"/>
+    <w:rsid w:val="00F34986"/>
     <w:rsid w:val="00F375AB"/>
     <w:rsid w:val="00F435A4"/>
     <w:rsid w:val="00F44BC5"/>
     <w:rsid w:val="00F46AA0"/>
     <w:rsid w:val="00F51677"/>
     <w:rsid w:val="00F54020"/>
     <w:rsid w:val="00F558C8"/>
     <w:rsid w:val="00F56670"/>
     <w:rsid w:val="00F5703B"/>
     <w:rsid w:val="00F6271D"/>
     <w:rsid w:val="00F64C82"/>
     <w:rsid w:val="00F65FAC"/>
-    <w:rsid w:val="00F720AE"/>
     <w:rsid w:val="00F73C7A"/>
     <w:rsid w:val="00F75DE1"/>
     <w:rsid w:val="00F851FD"/>
     <w:rsid w:val="00F86F7F"/>
-    <w:rsid w:val="00F95A2D"/>
-    <w:rsid w:val="00F97D57"/>
     <w:rsid w:val="00F97DD1"/>
     <w:rsid w:val="00FA04C7"/>
     <w:rsid w:val="00FA12F9"/>
     <w:rsid w:val="00FA1755"/>
     <w:rsid w:val="00FA2839"/>
     <w:rsid w:val="00FA3579"/>
     <w:rsid w:val="00FA46EC"/>
-    <w:rsid w:val="00FA7C84"/>
     <w:rsid w:val="00FB2F1A"/>
     <w:rsid w:val="00FB7AA3"/>
     <w:rsid w:val="00FC695E"/>
     <w:rsid w:val="00FD09CF"/>
     <w:rsid w:val="00FD278C"/>
     <w:rsid w:val="00FD68C6"/>
     <w:rsid w:val="00FE0DA5"/>
     <w:rsid w:val="00FE219D"/>
     <w:rsid w:val="00FE272C"/>
     <w:rsid w:val="00FF01CF"/>
     <w:rsid w:val="00FF346F"/>
     <w:rsid w:val="00FF676F"/>
     <w:rsid w:val="00FF7890"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="fa-IR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="/"/>
   <w:listSeparator w:val="؛"/>
   <w14:docId w14:val="29CFB56A"/>
-  <w15:docId w15:val="{A32EF593-D514-466F-B97F-B0D8EFB68898}"/>
+  <w15:docId w15:val="{A609FE5B-D09A-4567-9952-A69BC57F829D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -44068,2282 +43808,2287 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A155D4"/>
     <w:pPr>
       <w:bidi/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="a0">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading 1فصل"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="a2"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="002B430E"/>
     <w:pPr>
       <w:keepNext/>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
         <w:tab w:val="num" w:pos="1416"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="240"/>
       <w:ind w:left="1418" w:hanging="1418"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="B Titr"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:next w:val="NewParagraph"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="20"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="002B430E"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="576"/>
         <w:tab w:val="num" w:pos="849"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="60"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="B Titr"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:next w:val="NewParagraph"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="002B430E"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
         <w:tab w:val="left" w:pos="1274"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="1276" w:hanging="1276"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="B Titr"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="40"/>
     <w:qFormat/>
     <w:rsid w:val="0091126F"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1247"/>
         <w:tab w:val="num" w:pos="1274"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="1276" w:hanging="1276"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="50"/>
     <w:qFormat/>
     <w:rsid w:val="002C55E0"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="60"/>
     <w:qFormat/>
     <w:rsid w:val="00EE5784"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:spacing w:before="360" w:after="240"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Titr"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="70"/>
     <w:qFormat/>
     <w:rsid w:val="006E55A3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="80"/>
     <w:qFormat/>
     <w:rsid w:val="006E55A3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="90"/>
     <w:qFormat/>
     <w:rsid w:val="006E55A3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a3">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a4">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a5">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...3 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a2">
+    <w:name w:val="عنوان ۱ نویسه"/>
+    <w:aliases w:val="Heading 1فصل نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="a0"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002B430E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Titr"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="عنوان 2 نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="2"/>
     <w:rsid w:val="002B430E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Titr"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="عنوان 3 نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="3"/>
     <w:rsid w:val="002B430E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Titr"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="عنوان 4 نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="4"/>
     <w:rsid w:val="0091126F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="سرصفحه 5 نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="5"/>
     <w:rsid w:val="006E55A3"/>
     <w:rPr>
       <w:rFonts w:cs="Nazanin"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="سرصفحه 6 نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="6"/>
     <w:rsid w:val="00BA69DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Titr"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="سرصفحه 7 نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="7"/>
     <w:semiHidden/>
     <w:rsid w:val="00A52FF9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="سرصفحه 8 نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00A52FF9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="سرصفحه 9 نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A52FF9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitlePage">
     <w:name w:val="Title Page"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:qFormat/>
     <w:rsid w:val="00BB2C52"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="B Titr"/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitlePageNames">
     <w:name w:val="Title Page Names"/>
     <w:basedOn w:val="TitlePage"/>
     <w:qFormat/>
     <w:rsid w:val="0046663A"/>
     <w:rPr>
       <w:rFonts w:cs="Titr"/>
       <w:b/>
       <w:bCs w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CaptionFigure">
     <w:name w:val="Caption_Figure"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:qFormat/>
     <w:rsid w:val="00E23E7C"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figures">
     <w:name w:val="Figures"/>
     <w:next w:val="CaptionFigure"/>
     <w:qFormat/>
     <w:rsid w:val="00BB2C52"/>
     <w:pPr>
       <w:keepNext/>
       <w:bidi/>
       <w:spacing w:before="360" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NewParagraph">
     <w:name w:val="NewParagraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="NewParagraphChar"/>
     <w:qFormat/>
     <w:rsid w:val="00A155D4"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:ind w:firstLine="289"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CaptionTable">
     <w:name w:val="Caption_Table"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:qFormat/>
     <w:rsid w:val="00900A8A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Label">
     <w:name w:val="Label"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:link w:val="LabelCharChar"/>
     <w:rsid w:val="00F055DD"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tables">
     <w:name w:val="Tables"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00AA2BC6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007126AD"/>
     <w:pPr>
       <w:spacing w:before="60"/>
       <w:ind w:left="851" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LabelCharChar">
     <w:name w:val="Label Char Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:link w:val="Label"/>
     <w:rsid w:val="00F055DD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Theoremstyle">
     <w:name w:val="Theorem_style"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:link w:val="TheoremstyleChar"/>
     <w:rsid w:val="00C8259F"/>
     <w:pPr>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TheoremstyleChar">
     <w:name w:val="Theorem_style Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:link w:val="Theoremstyle"/>
     <w:rsid w:val="00C8259F"/>
     <w:rPr>
       <w:rFonts w:cs="Nazanin"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:styleId="a7">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:semiHidden/>
     <w:rsid w:val="009A7F4F"/>
     <w:rPr>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingRef">
     <w:name w:val="Heading_Ref"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="a0"/>
     <w:rsid w:val="00C8259F"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a9"/>
     <w:rsid w:val="00C8259F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="سرصفحه نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="a8"/>
     <w:rsid w:val="00603BC5"/>
     <w:rPr>
       <w:rFonts w:cs="Nazanin"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C8259F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="پانویس نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00603BC5"/>
     <w:rPr>
       <w:rFonts w:cs="Nazanin"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
     <w:name w:val="معادله"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00E53E43"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:rsid w:val="00B12E8B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1132"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8787"/>
       </w:tabs>
       <w:ind w:left="990" w:hanging="706"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:rsid w:val="00502B39"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1557"/>
         <w:tab w:val="left" w:pos="1699"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8787"/>
       </w:tabs>
       <w:ind w:left="1418" w:hanging="936"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="ad">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C8259F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Numbered">
     <w:name w:val="Numbered"/>
-    <w:basedOn w:val="NoList"/>
+    <w:basedOn w:val="a5"/>
     <w:rsid w:val="001F7233"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableofFigures">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="table of figures"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C8259F"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="af">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:semiHidden/>
     <w:rsid w:val="00397ECB"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:semiHidden/>
     <w:rsid w:val="00397ECB"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-    <w:next w:val="CommentText"/>
+    <w:basedOn w:val="af0"/>
+    <w:next w:val="af0"/>
     <w:semiHidden/>
     <w:rsid w:val="00397ECB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:semiHidden/>
     <w:rsid w:val="00397ECB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="af3">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a4"/>
     <w:rsid w:val="00BC2CAD"/>
     <w:pPr>
       <w:bidi/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NormalNumbered">
     <w:name w:val="Normal_Numbered"/>
-    <w:basedOn w:val="NoList"/>
+    <w:basedOn w:val="a5"/>
     <w:rsid w:val="00DF714A"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af5"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF3D96"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:after="120"/>
       <w:ind w:left="425" w:hanging="425"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="متن یادداشت پایانی نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="af4"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BF3D96"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph1">
     <w:name w:val="List Paragraph1"/>
     <w:aliases w:val="Numbered Items"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00695FD2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="849"/>
       </w:tabs>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:rsid w:val="00F01A6D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="990"/>
         <w:tab w:val="left" w:pos="1132"/>
         <w:tab w:val="left" w:pos="1274"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8787"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:ind w:left="1132" w:hanging="1132"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="41">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00502B39"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1841"/>
         <w:tab w:val="left" w:pos="1983"/>
         <w:tab w:val="left" w:pos="2124"/>
         <w:tab w:val="left" w:pos="3106"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8787"/>
       </w:tabs>
       <w:ind w:left="1701" w:hanging="981"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af7"/>
     <w:rsid w:val="00A009FD"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:ind w:left="170" w:hanging="170"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="af8">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:rsid w:val="00C90591"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EquationNumber">
     <w:name w:val="Equation_Number"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:qFormat/>
     <w:rsid w:val="00C8259F"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingAppendix">
     <w:name w:val="Heading_Appendix"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="a0"/>
     <w:next w:val="NewParagraph"/>
     <w:rsid w:val="0091126F"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1418"/>
         <w:tab w:val="num" w:pos="1557"/>
       </w:tabs>
       <w:ind w:left="1559" w:hanging="1559"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notation">
     <w:name w:val="Notation"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="005E579E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8787"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headingcentered">
     <w:name w:val="Heading_centered"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00D97E6E"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCTable">
     <w:name w:val="TOC_Table"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="005E579E"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8787"/>
       </w:tabs>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="af9">
     <w:name w:val="caption"/>
     <w:basedOn w:val="CaptionFigure"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="CaptionChar"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="afa"/>
     <w:qFormat/>
     <w:rsid w:val="001F1EFD"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentMap">
+  <w:style w:type="paragraph" w:styleId="afb">
     <w:name w:val="Document Map"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="DocumentMapChar"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0075718F"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
-[...2 lines deleted...]
-    <w:link w:val="DocumentMap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="طرح سند نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="afb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0075718F"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="متن پاورقی نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="af6"/>
     <w:rsid w:val="0075718F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Glossary">
     <w:name w:val="Glossary"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00344927"/>
     <w:pPr>
       <w:ind w:left="129" w:hanging="129"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CaptionChar">
-[...2 lines deleted...]
-    <w:link w:val="Caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="زیرنویس نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="af9"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authors">
     <w:name w:val="Authors"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:framePr w:w="9072" w:hSpace="187" w:vSpace="187" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="page" w:xAlign="center" w:y="1"/>
       <w:bidi w:val="0"/>
       <w:spacing w:after="320"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BlockText">
+  <w:style w:type="paragraph" w:styleId="afd">
     <w:name w:val="Block Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1440" w:right="1440"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="afe">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="aff"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Traditional Arabic"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff">
+    <w:name w:val="متن بدنه نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="afe"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Traditional Arabic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="22">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText2Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="23"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
-[...2 lines deleted...]
-    <w:link w:val="BodyText2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
+    <w:name w:val="متن بدنه 2 نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="22"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Nazanin"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
+  <w:style w:type="paragraph" w:styleId="32">
     <w:name w:val="Body Text 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText3Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="33"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
-[...2 lines deleted...]
-    <w:link w:val="BodyText3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="33">
+    <w:name w:val="متن بدنه 3 نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="32"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Nazanin"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+  <w:style w:type="paragraph" w:styleId="aff0">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="aff1"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyTextIndent"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff1">
+    <w:name w:val="تورفتگی متن بدنه نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="aff0"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Nazanin"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="24">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="25"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="360"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...2 lines deleted...]
-    <w:link w:val="BodyTextIndent2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="25">
+    <w:name w:val="تورفتگی متن بدنه 2 نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="24"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Nazanin"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="comment">
     <w:name w:val="comment"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:rsid w:val="00930254"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="aff2">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:qFormat/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="aff3">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="formula">
     <w:name w:val="formula"/>
-    <w:basedOn w:val="BlockText"/>
+    <w:basedOn w:val="afd"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="31"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="721"/>
         <w:tab w:val="num" w:pos="1080"/>
         <w:tab w:val="center" w:pos="4156"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:ind w:left="1080" w:right="0" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleStyleHeading2Char">
     <w:name w:val="Style Style Style Heading 2Char + + +"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:keepNext/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="280" w:after="240"/>
       <w:jc w:val="lowKashida"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Zar"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2CharCharNotLatinItalicChar">
     <w:name w:val="Style متن 2 Char Char + Not (Latin) Italic Char"/>
     <w:basedOn w:val="2CharChar"/>
     <w:link w:val="Style2CharCharNotLatinItalicCharChar"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HTMLCite">
+  <w:style w:type="character" w:styleId="HTML">
     <w:name w:val="HTML Cite"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+  <w:style w:type="paragraph" w:styleId="HTML0">
     <w:name w:val="HTML Preformatted"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HTMLPreformattedChar"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="HTML1"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
-[...2 lines deleted...]
-    <w:link w:val="HTMLPreformatted"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML1">
+    <w:name w:val="از پیش قالب بندی شده HTML نویسه"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="HTML0"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharChar">
     <w:name w:val="شکل Char Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:link w:val="CharCharCharChar"/>
     <w:autoRedefine/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:after="480"/>
       <w:ind w:left="1188" w:hanging="1008"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ljk">
     <w:name w:val="ljk"/>
     <w:basedOn w:val="CharCharChar"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mymmpbestnr">
     <w:name w:val="mymmp_bestnr"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="aff4">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="aff5">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:rsid w:val="00930254"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="section">
     <w:name w:val="section"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:ind w:left="375" w:hanging="432"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StyleComplexTraditionalArabic">
     <w:name w:val="Style (Complex) Traditional Arabic"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:cs="Nazanin"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleComplexZarJustified">
     <w:name w:val="Style (Complex) Zar Justified"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Zar"/>
       <w:sz w:val="18"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleCaptionCentered">
     <w:name w:val="Style Caption + Centered"/>
-    <w:basedOn w:val="Caption"/>
+    <w:basedOn w:val="af9"/>
     <w:autoRedefine/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleCaptionCentered1">
     <w:name w:val="Style Caption + Centered1"/>
-    <w:basedOn w:val="Caption"/>
+    <w:basedOn w:val="af9"/>
     <w:autoRedefine/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleformulaComplexNazanin">
     <w:name w:val="Style formula + (Complex) Nazanin"/>
     <w:basedOn w:val="formula"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading2ComplexZarJustified">
     <w:name w:val="Style Heading 2 + (Complex) Zar Justified"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="2"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="280" w:after="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Zar"/>
       <w:sz w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading4ComplexNazaninNotBold">
     <w:name w:val="Style Heading 4 + (Complex) Nazanin Not Bold"/>
-    <w:basedOn w:val="Heading4"/>
+    <w:basedOn w:val="4"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Zar"/>
       <w:b w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="36"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff6">
     <w:name w:val="متن"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="Char2"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="57" w:right="57" w:firstLine="340"/>
       <w:jc w:val="lowKashida"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleJustifiedLinespacing15lines">
     <w:name w:val="Style Justified Line spacing:  1.5 lines"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="aff6"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading3UCS">
     <w:name w:val="Style Style Heading 3 UCS + +"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:keepNext/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="280" w:after="200"/>
       <w:ind w:left="144" w:hanging="144"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="B Zar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char">
     <w:name w:val="متن Char"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="CharChar"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="57" w:right="57" w:firstLine="340"/>
       <w:jc w:val="lowKashida"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Char"/>
     <w:next w:val="CharCharChar"/>
     <w:rsid w:val="00930254"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:after="480"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableElegant">
+  <w:style w:type="table" w:styleId="aff7">
     <w:name w:val="Table Elegant"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a4"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
         <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
         <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:caps/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="51">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:ind w:left="540"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="61">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="71">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:ind w:left="900"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="81">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:ind w:left="1080"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="91">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:ind w:left="1260"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="UCSHeading2">
     <w:name w:val="UCS Heading 2"/>
-    <w:basedOn w:val="Heading2"/>
-    <w:next w:val="a1"/>
+    <w:basedOn w:val="2"/>
+    <w:next w:val="aff6"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="280" w:after="240"/>
       <w:ind w:left="180"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Zar"/>
       <w:i/>
       <w:sz w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff8">
     <w:name w:val="بلد"/>
     <w:basedOn w:val="Char"/>
     <w:link w:val="Char0"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="58" w:right="58" w:firstLine="346"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharChar">
     <w:name w:val="متن Char Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:link w:val="Char"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
     <w:name w:val="بلد Char"/>
     <w:basedOn w:val="CharChar"/>
-    <w:link w:val="a2"/>
+    <w:link w:val="aff8"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff9">
     <w:name w:val="جدول"/>
-    <w:basedOn w:val="Caption"/>
+    <w:basedOn w:val="af9"/>
     <w:autoRedefine/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="2592" w:hanging="1152"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char1">
     <w:name w:val="جدول Char"/>
-    <w:basedOn w:val="Caption"/>
+    <w:basedOn w:val="af9"/>
     <w:link w:val="CharChar0"/>
     <w:autoRedefine/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="2772" w:hanging="1152"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharChar0">
     <w:name w:val="جدول Char Char"/>
-    <w:basedOn w:val="CaptionChar"/>
+    <w:basedOn w:val="afa"/>
     <w:link w:val="Char1"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a4">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="affa">
     <w:name w:val="سرفصل"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="a0"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="1440" w:after="2040"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="B Nazanin"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="60"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="شکل"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:autoRedefine/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1080"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="1080"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1">
     <w:name w:val="شکل Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:autoRedefine/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:after="480"/>
       <w:ind w:left="1008" w:hanging="1008"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharCharCharChar">
     <w:name w:val="شکل Char Char Char Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:link w:val="CharCharChar"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char3">
     <w:name w:val="فرمول Char"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="CharChar2"/>
     <w:autoRedefine/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8222"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="180" w:firstLine="170"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="affb">
     <w:name w:val="فرمول بدون شماره"/>
-    <w:basedOn w:val="a1"/>
-    <w:next w:val="a1"/>
+    <w:basedOn w:val="aff6"/>
+    <w:next w:val="aff6"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="57"/>
         <w:tab w:val="right" w:pos="8222"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26">
     <w:name w:val="متن 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="72"/>
       <w:jc w:val="lowKashida"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Zar"/>
       <w:i/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CharChar">
     <w:name w:val="متن 2 Char Char"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="2CharCharChar"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="72"/>
       <w:jc w:val="lowKashida"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2CharCharChar">
     <w:name w:val="متن 2 Char Char Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:link w:val="2CharChar"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharChar10">
     <w:name w:val="متن Char Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:cs="Nazanin"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char10">
     <w:name w:val="متن Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="B Lotus"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
     <w:name w:val="متن Char2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="a1"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="aff6"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="affc">
     <w:name w:val="منابع"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="CharChar11"/>
     <w:autoRedefine/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:after="60"/>
       <w:ind w:left="540"/>
       <w:jc w:val="lowKashida"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharChar3">
     <w:name w:val="منابع Char Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:cs="Nazanin"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharChar11">
     <w:name w:val="منابع Char Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="a6"/>
+    <w:basedOn w:val="a3"/>
+    <w:link w:val="affc"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Nazanin"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2CharCharNotLatinItalicCharChar">
     <w:name w:val="Style متن 2 Char Char + Not (Latin) Italic Char Char"/>
     <w:basedOn w:val="2CharCharChar"/>
     <w:link w:val="Style2CharCharNotLatinItalicChar"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleUCSHeading2NotLatinItalic">
     <w:name w:val="Style UCS Heading 2 + Not (Latin) Italic"/>
     <w:basedOn w:val="UCSHeading2"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="576"/>
       </w:tabs>
       <w:ind w:left="180" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="B Nazanin"/>
       <w:i w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleNotLatinItalic">
     <w:name w:val="Style فرمول + Not (Latin) Italic"/>
     <w:basedOn w:val="Char3"/>
     <w:link w:val="StyleNotLatinItalicChar"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:i w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharChar2">
     <w:name w:val="فرمول Char Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:link w:val="Char3"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="B Nazanin"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StyleNotLatinItalicChar">
     <w:name w:val="Style فرمول + Not (Latin) Italic Char"/>
     <w:basedOn w:val="CharChar2"/>
     <w:link w:val="StyleNotLatinItalic"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="B Nazanin"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MTEquationSection">
     <w:name w:val="MTEquationSection"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:cs="B Nazanin"/>
       <w:vanish w:val="0"/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MTDisplayEquation">
     <w:name w:val="MTDisplayEquation"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
     <w:link w:val="MTDisplayEquationChar"/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:position w:val="-28"/>
       <w:sz w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MTDisplayEquationChar">
     <w:name w:val="MTDisplayEquation Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:link w:val="MTDisplayEquation"/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="B Nazanin"/>
       <w:position w:val="-28"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="affd">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00930254"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="m">
     <w:name w:val="m"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:rsid w:val="00930254"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="affe">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00930254"/>
     <w:pPr>
       <w:keepLines/>
       <w:pageBreakBefore w:val="0"/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:color w:val="365F91"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="afff">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00246274"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="849"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NewParagraphChar">
     <w:name w:val="NewParagraph Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a3"/>
     <w:link w:val="NewParagraph"/>
     <w:rsid w:val="00A155D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rtejustify">
     <w:name w:val="rtejustify"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="0059293F"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="69814191">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="80219356">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -46413,51 +46158,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1968125375">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adobe.com/support/downloads/product.jsp?product=44&amp;platform=Windows" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.virastyar.ir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://virastyar.ir/features" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ep.ph.bham.ac.uk/general/printing/winsetup.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ep.ph.bham.ac.uk/general/printing/winsetup.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://virastyar.ir/features" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adobe.com/support/downloads/product.jsp?product=44&amp;platform=Windows" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.virastyar.ir" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.halcyon.com/pub/journals/21ps03-vidmar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atm.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\Ali\Desktop\PaperTemplate_fa.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -46716,87 +46461,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{172B676E-27A3-4B04-B22D-49B25C7C1C2A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B8CC23A-3119-4DC1-A156-2AF78663DFE8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>PaperTemplate_fa.dot</Template>
+  <Template>PaperTemplate_fa</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>33009</Characters>
+  <Pages>44</Pages>
+  <Words>5802</Words>
+  <Characters>33073</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>275</Lines>
   <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Econ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38722</CharactersWithSpaces>
+  <CharactersWithSpaces>38798</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="378" baseType="variant">
       <vt:variant>
         <vt:i4>8323199</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>495</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ep.ph.bham.ac.uk/general/printing/winsetup.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2883692</vt:i4>
       </vt:variant>
       <vt:variant>